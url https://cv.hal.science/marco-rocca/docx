--- v1 (2026-03-24)
+++ v2 (2026-05-08)
@@ -252,51 +252,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -377,1218 +377,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new source for (EU) labour law?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détachement 2022 : la longue marche de la quasi-égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European labour law journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779569v1</w:t>
+                <w:t xml:space="preserve">halshs-03717351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posting of workers and the border of the labour market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new source for (EU) labour law?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic de Wispelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European labour law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20319525221127715⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.214-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20319525221093510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871074v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: The EU new economic governance, labour law and labour lawyers</w:t>
+                <w:t xml:space="preserve">Posting of workers and the border of the labour market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Wispelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European labour law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (2), pp.141-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20319525221093487⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20319525221127715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254440v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: The EU New Economic Governance, Labour Law and Labour Lawyers</w:t>
+                <w:t xml:space="preserve">Introduction: The EU new economic governance, labour law and labour lawyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European labour law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (2), pp.141-155</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20319525221093487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03502234v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détachement 2022 : la longue marche de la quasi-égalité</w:t>
+                <w:t xml:space="preserve">Controverse : Quelle approche juridique de la mobilité du travail en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mihman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 02, pp.163</w:t>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03717351v1</w:t>
+                <w:t xml:space="preserve">halshs-03170805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détachement : pour une approche unitaire à la mobilité du travail en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controverse : Quelle approche juridique de la mobilité du travail en Europe ?</w:t>
+                <w:t xml:space="preserve">Europe sociale - Les manifestes pour une Europe sociale : Eliane Vogel-Polsky et ses compagnons de route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mihman</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 03, pp.151</w:t>
+              <w:t xml:space="preserve">e-legal : Revue de droit et de criminologie de l'Université libre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03170805v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe sociale - Les manifestes pour une Europe sociale : Eliane Vogel-Polsky et ses compagnons de route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dark side of the tour. Labour and social security challenges of highly mobile workers in the live performance sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Wispelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-legal : Revue de droit et de criminologie de l'Université libre de Bruxelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERA-Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12027-020-00600-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974604v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dark side of the tour. Labour and social security challenges of highly mobile workers in the live performance sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic de Wispelaere</w:t>
+                <w:t xml:space="preserve">Arrêt « CRPNPAC et Vueling Airlines » : travailleurs détachés et conditions du retrait d’un certificat de détachement par le juge national publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERA-Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.399-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12027-020-00600-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03520277v1</w:t>
+                <w:t xml:space="preserve">hal-03196562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One train! (but different working conditions) – CJEU 19 December 2019, C-16/18 (Michael Dobersberger v Magistrat der Stadt Wien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbeidsrechtelijke Annotaties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.50-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêt « CRPNPAC et Vueling Airlines » : travailleurs détachés et conditions du retrait d’un certificat de détachement par le juge national publication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">? to ? What a Way to Make a Livin’: the Court of Justice and the Obligation to Record Working Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.399-401</w:t>
+              <w:t xml:space="preserve">International Labor Rights Case Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.95-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196562v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">? to ? What a Way to Make a Livin’: the Court of Justice and the Obligation to Record Working Time</w:t>
+                <w:t xml:space="preserve">Climbing the chain: the Belgian system of joint liability for the payment of wages / Belgijski system wspólnej odpowiedzialności za wypłatę wynagrodzeń — łańcuch wzajemnych powiązań</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Vrijsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Labor Rights Case Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), pp.95-99</w:t>
+              <w:t xml:space="preserve">Praca i zabezpieczenie społeczne / Labour and Social Security Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974566v1</w:t>
+                <w:t xml:space="preserve">hal-02974565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing the chain: the Belgian system of joint liability for the payment of wages / Belgijski system wspólnej odpowiedzialności za wypłatę wynagrodzeń — łańcuch wzajemnych powiązań</w:t>
+                <w:t xml:space="preserve">« Et soudain, ce silence entre nous » – Histoires de dialogues interrompus entre les Cours nationales et supranationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ann Vrijsen</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Borelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Praca i zabezpieczenie społeczne / Labour and Social Security Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.11-19</w:t>
+              <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.94-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974565v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Et soudain, ce silence entre nous » – Histoires de dialogues interrompus entre les Cours nationales et supranationales</w:t>
-[...72 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Free movement of workers in the eu and occupational pensions: conflicting priorities? between case law and legislative interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion del Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (2), pp.141-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1388262717711776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01551386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1598,1122 +1529,1122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term labour mobility in the EU: a legal perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehtap Akgüç; Wouter Zwysen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moving under the radar: ongoing challenges for short-term intra-EU mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-46, 2025, 978-2-87452-741-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges to labour mobility at the European level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Schmitt</w:t>
+                <w:t xml:space="preserve">Mobility as a European political battleground. Issues and actors in the revision of the posting of workers directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Hélène Michel; Mélanie Schmitt. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Michel, Mélanie Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EU’s Government of Worker Mobility. An Interdisciplinary Discussion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003298649-3⟩</w:t>
+              <w:t xml:space="preserve">The EU's Government of Worker Mobility. An Interdisciplinary Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.61-77, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003298649-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007298v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility as a European political battleground. Issues and actors in the revision of the posting of workers directive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michon</w:t>
+                <w:t xml:space="preserve">The challenges to labour mobility at the European level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hélène Michel, Mélanie Schmitt. </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Knobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Michel; Mélanie Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EU's Government of Worker Mobility. An Interdisciplinary Discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003298649-7⟩</w:t>
+              <w:t xml:space="preserve">The EU’s Government of Worker Mobility. An Interdisciplinary Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-20, 2023, 9781032288147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003298649-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269584v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Social Charter and the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Nivard; Stefano Angeleri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Social Charter: A Commentary. volume 1 "Cross-cutting Themes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Brill Nijhoff, pp.375-401, 2022, The European Social Charter: A Commentary, 9789004434042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characteristics and industrial relations in the pork value chain: the case of Belgium</w:t>
+                <w:t xml:space="preserve">Perspective internationale : les juges face aux plateformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Piera Campanella; Davide Dazzi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Auriane Lamine; Céline Wattecamps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fairness, freedom and industrial relations across Europe: up and down the meat value chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franco Angeli, pp.49-74, 2020</w:t>
+              <w:t xml:space="preserve">Quel droit social pour les travailleurs de plateformes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthemis, pp.85-98, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974598v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective internationale : les juges face aux plateformes</w:t>
+                <w:t xml:space="preserve">Structural characteristics and industrial relations in the pork value chain: the case of Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Auriane Lamine; Céline Wattecamps. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Vrijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piera Campanella; Davide Dazzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel droit social pour les travailleurs de plateformes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anthemis, pp.85-98, 2020</w:t>
+              <w:t xml:space="preserve">Fairness, freedom and industrial relations across Europe: up and down the meat value chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Angeli, pp.49-74, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974601v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dernières minutes de la dernière chance : l’agence européenne du travail et L’union en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Borelli; Marc Morsa; Andrea Allamprese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autorité européenne du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.25-44, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepping stones over troubled waters. Recent legal evolutions and the reform of the Posting of Workers Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathan Lillie; Jens Arnholtz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posted Work in the European Union. The Political Economy of Free Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.167-184, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discipline du transfert d’entreprise en droit italien face au droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Kéfer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transferts conventionnels d’entreprises – Les frictions entre le droit européen et les droits nationaux espagnol, français, luxembourgeois, italien et belge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-132, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 28 – The Right to Collective Action and Collective Bargaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Dorssemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klaus Lörcher; Stefan Clauwaert; Filip Dorssemont; Mélanie Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Charter of Fundamental Rights of the European Union and the Employment Relation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hart Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.465-504, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de la directive détachement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Filip Dorssemont; Aurélie Frankart; Marc Morsa; Edoardo Traversa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail détaché face au droit européen – Perspectives de droit social et de droit fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-34, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer ratings as a vector for discrimination in employment relations? Pathways and pitfalls for legal remedies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Ducato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Kullmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edoardo Ales; Ylenia Curzi; Tindara Addabbo; Tommaso Fabbri; Olga Rymkevich; Iacopo Senatori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Appraisal in Modern Employment Relations. An Interdisciplinary Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave McMillan, pp.225-251, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2723,400 +2654,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4.2.4 Public Procurement Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Verner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Labour Law: A Commentary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treaty on the Functioning of the European Union (TFEU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Gramano</w:t>
+                <w:t xml:space="preserve">4.2.1 General Remarks / Related Provisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Verner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Labour Law: A Commentary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447078v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4.2.1 General Remarks / Related Provisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treaty on the Functioning of the European Union (TFEU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gramano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Antonio García-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Hiessl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Koldinská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Labour Law: A Commentary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447037v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4.2.3 Enforcement Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Verner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Labour Law: A Commentary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3126,525 +3057,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-niveau du travail détaché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
+                <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Rocca</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19.27, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social dialogue in the shadow of the State – Air France, its pilots, and the state-guaranteed loan, Rapport preparé dans le cadre du projet VIRAL (Varieties of Industrial Relations in Aviation Lockdown)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Thepot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Penelope Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] European Economic and Social Committee. 2023, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-border employment in the live performance sector. Exploring the social security and employment status of highly mobile workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Wispelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Schepers</w:t>
+                <w:t xml:space="preserve">Yves Jorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jorens</w:t>
+                <w:t xml:space="preserve">Evert Nerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] HIVA-KU Leuven. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Relations in the Pork Value Chain. National Report – Belgium, Report for the MEAT.UP.FFIRE Project (CALL VP/2017/004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Vrijsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Belgium - MEAT.UP.FFIRE Project. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Characteristics and Labour Market in the Pork Value Chain – the Case of Belgium, Report for the MEAT.UP.FFIRE Project (CALL VP/2017/004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Vrijsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MEAT.UP.FFIRE Project. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3712,51 +3643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFBBB6D8"/>
+    <w:nsid w:val="2479CE4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3860,51 +3791,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20E21B66"/>
+    <w:nsid w:val="083D07B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4094,51 +4025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-rocca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0756-6616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189784229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Lopes Scodro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62733/2024.1.29-47" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20319525221093510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Wispelaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20319525221127715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20319525221093487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mihman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12027-020-00600-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Hardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vrijsen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Borelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1388262717711776" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etui.org/publications/moving-under-radar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Palma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-EUs-Government-of-Worker-Mobility-An-Interdisciplinary-Discussion/Michel-Schmitt/p/book/9781032288147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/les-transferts-conventionnels-d-entreprises-en-europe-2018-9782802761594.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dorssemont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburyprofessional.com/uk/the-charter-of-fundamental-rights-of-the-european-union-and-the-employment-relation-9781509922659/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-travail-detache-face-au-droit-europeen-2018-9782807909120.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Ducato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kullmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Verner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gramano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hiessl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Koldinsk&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hablot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thepot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Hardy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Schepers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Nerinckx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-rocca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0756-6616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189784229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Lopes Scodro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62733/2024.1.29-47" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20319525221093510" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Wispelaere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20319525221127715" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254440v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20319525221093487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mihman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12027-020-00600-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Hardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vrijsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Borelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1388262717711776" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etui.org/publications/moving-under-radar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Palma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-EUs-Government-of-Worker-Mobility-An-Interdisciplinary-Discussion/Michel-Schmitt/p/book/9781032288147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/les-transferts-conventionnels-d-entreprises-en-europe-2018-9782802761594.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dorssemont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburyprofessional.com/uk/the-charter-of-fundamental-rights-of-the-european-union-and-the-employment-relation-9781509922659/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-travail-detache-face-au-droit-europeen-2018-9782807909120.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Ducato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kullmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Verner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gramano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hiessl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Koldinsk&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hablot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thepot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Hardy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Schepers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Nerinckx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>