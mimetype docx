--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -181,319 +181,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of mind wandering on a naturalistic prospective memory task</w:t>
+                <w:t xml:space="preserve">The beauty and the self: A common mnemonic advantage between aesthetic judgment and self-reference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J C Girardeau</w:t>
+                <w:t xml:space="preserve">Hyojun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Ledru</w:t>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gaston-Bellegarde</w:t>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Blondé</w:t>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sperduti</w:t>
+                <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-37996-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cns0000345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224916v1</w:t>
+                <w:t xml:space="preserve">hal-04030865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beauty and the self: A common mnemonic advantage between aesthetic judgment and self-reference.</w:t>
+                <w:t xml:space="preserve">The benefits of mind wandering on a naturalistic prospective memory task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyojun Lee</w:t>
+                <w:t xml:space="preserve">J C Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+                <w:t xml:space="preserve">R Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Makowski</w:t>
+                <w:t xml:space="preserve">A Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+                <w:t xml:space="preserve">P Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dokic</w:t>
+                <w:t xml:space="preserve">M Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cns0000345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-37996-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030865v1</w:t>
+                <w:t xml:space="preserve">hal-04224916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoir l’esprit vagabond : un signe de vieillissement ?</w:t>
+                <w:t xml:space="preserve">A wandering mind is a forgetful mind: A systematic review on the influence of mind wandering on episodic memory encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
@@ -511,705 +511,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), pp.234-247. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.774-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024517v1</w:t>
+                <w:t xml:space="preserve">hal-04024545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Is My Mind…? The Link between Mind Wandering and Prospective Memory</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Movie editing influences spectators’ time perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12091139⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23992-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031451v1</w:t>
+                <w:t xml:space="preserve">hal-04004294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bored, distracted, and forgetful: The impact of mind wandering and boredom on memory encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 75 (1), pp.53-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17470218211026301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movie editing influences spectators’ time perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.20084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-23992-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movie editing influences spectators’ time perception</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoir l’esprit vagabond : un signe de vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.234-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23992-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04004294v1</w:t>
+                <w:t xml:space="preserve">hal-04024517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wandering mind is a forgetful mind: A systematic review on the influence of mind wandering on episodic memory encoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where Is My Mind…? The Link between Mind Wandering and Prospective Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132, pp.774-792. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12091139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024545v1</w:t>
+                <w:t xml:space="preserve">hal-04031451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production of false recognition and the associated state of consciousness following encoding in a naturalistic context in aging</w:t>
               </w:r>
@@ -1472,51 +1472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Medio Stat Virtus: intermediate levels of mind wandering improve episodic memory encoding in a virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,1230 +1570,1230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty is in the eye of the beholder: Evidence from a common mnemonic advantage between aesthetics judgement and self-reference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Awe and the Experience of the Sublime: A Complex Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyArXiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31234/osf.io/rw39q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025087v1</w:t>
+                <w:t xml:space="preserve">ijn_03081018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of state and dispositional mindfulness on prospective memory: A virtual reality study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Beauty is in the eye of the beholder: Evidence from a common mnemonic advantage between aesthetics judgement and self-reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyojun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2020.102920⟩</w:t>
+              <w:t xml:space="preserve">PsyArXiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/rw39q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025163v1</w:t>
+                <w:t xml:space="preserve">hal-04025087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awe and the Experience of the Sublime: A Complex Relationship</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+                <w:t xml:space="preserve">The impact of state and dispositional mindfulness on prospective memory: A virtual reality study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.102920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2020.102920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ijn_03081018v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic Memory Assessment and Remediation in Normal and Pathological Aging Using Virtual Reality: A Mini Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina La Corte</w:t>
+                <w:t xml:space="preserve">The heart of cognitive control: Cardiac phase modulates processing speed and inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/psyp.13490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025200v1</w:t>
+                <w:t xml:space="preserve">hal-04024992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenal, bodily and brain correlates of fictional reappraisal as an implicit emotion regulation strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Makowski</w:t>
+                <w:t xml:space="preserve">Episodic Memory Assessment and Remediation in Normal and Pathological Aging Using Virtual Reality: A Mini Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13415-018-00681-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972096v1</w:t>
+                <w:t xml:space="preserve">hal-04025200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heart of cognitive control: Cardiac phase modulates processing speed and inhibition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Phenomenal, bodily and brain correlates of fictional reappraisal as an implicit emotion regulation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (3), </w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.877-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/psyp.13490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13415-018-00681-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024992v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distinctive role of executive functions in implicit emotion regulation</w:t>
+                <w:t xml:space="preserve">Interaction between attentional systems and episodic memory encoding: the impact of conflict on binding of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Armougum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235 (12), pp.3553-3560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-017-5081-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972098v1</w:t>
+                <w:t xml:space="preserve">hal-04025014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between attentional systems and episodic memory encoding: the impact of conflict on binding of information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Being there” and remembering it: Presence improves memory encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blondé</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-017-5081-6⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.194 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025014v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Being there” and remembering it: Presence improves memory encoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The distinctive role of executive functions in implicit emotion regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prany Wantzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Zalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53, pp.194 - 202. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.13-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2017.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623771v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meditation and successful aging: can meditative practices counteract age-related cognitive decline?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,441 +2847,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Decline and Reorganization of Functional Connectivity in Healthy Aging: The Pivotal Role of the Salience Network in the Prediction of Age and Cognitive Performances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The paradox of fiction: Emotional response toward fiction and the modulatory role of self-relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lion</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prany Wantzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Zalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00204⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165, pp.53--59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025227v1</w:t>
+                <w:t xml:space="preserve">hal-01282336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of fiction: Emotional response toward fiction and the modulatory role of self-relevance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced social coordination in Autism Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Zalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tiziana Zalla</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Chelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 165, pp.53--59. </w:t>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.71--79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rasd.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282336v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced social coordination in Autism Spectrum Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiziana Zalla</w:t>
+                <w:t xml:space="preserve">Cognitive Decline and Reorganization of Functional Connectivity in Healthy Aging: The Pivotal Role of the Salience Network in the Prediction of Age and Cognitive Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Chelini</w:t>
+                <w:t xml:space="preserve">Caroline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leboyer</w:t>
+                <w:t xml:space="preserve">François Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rasd.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04149259v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in the Neural Correlates of Specific and General Autobiographical Memory</w:t>
               </w:r>
@@ -3319,51 +3319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Anssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
@@ -3414,51 +3414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective role of long-term meditation on the decline of the executive component of attention in aging: a preliminary cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3499,463 +3499,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable motor imagery training induces sleep memory consolidation and transfer improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotion regulation and the cognitive decline in aging: beyond the paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Debarnot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Sperduti</w:t>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2014.12.010⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.301-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091161v1</w:t>
+                <w:t xml:space="preserve">hal-04110333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory and self-reference via semantic autobiographical memory: insights from an fMRI study in younger and older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Variable motor imagery training induces sleep memory consolidation and transfer improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00449⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.85-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091200v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion regulation and the cognitive decline in aging: beyond the paradox</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Makowski</w:t>
+                <w:t xml:space="preserve">Episodic memory and self-reference via semantic autobiographical memory: insights from an fMRI study in younger and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Anssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Blanchet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (3), pp.301-308. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110333v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experts bodies, experts minds: How physical and mental training shape the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,64 +4054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4175,90 +4175,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t be Too Strict with Yourself! Rigid Negative Self-Representation in Healthy Subjects Mimics the Neurocognitive Profile of Depression for Autobiographical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, </w:t>
@@ -4341,51 +4341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mnemonic advantage for beauty: is it self-reference or emotional processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Baekeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4453,103 +4453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the musical sublime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAN 2021 – European Society for Cognitive and Affective Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary</w:t>
@@ -4610,64 +4610,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Beautiful, the Sublime and the Self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4789,77 +4789,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4967,51 +4967,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="454298EA"/>
+    <w:nsid w:val="2F8B2929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5198,51 +5198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-sperduti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0974-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233974008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04224916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Girardeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ledru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blond&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sperduti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37996-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04030865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Arcangeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000345" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Girardeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12091139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211026301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna dos Reis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23992-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04004294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouloud Abichou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ayache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01504-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01358-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/rw39q" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2020.102920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972096v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Blond&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-00681-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13490" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.12.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Armougum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5081-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.06.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0672" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malherbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialatte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00204" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Girardi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2016.03.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40W3LK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Comp&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallarda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Anssens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00285" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1159652" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.12.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GT0KQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Martinelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00280" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Martinelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082385" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baekeland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainez Tahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/book/advances-in-experimental-philosophy-of-aesthetics/ch9-the-beautiful-the-sublime-and-the-self" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350038950.ch-009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lorenzo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-sperduti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0974-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233974008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04030865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Arcangeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04224916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Girardeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ledru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blond&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sperduti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37996-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Girardeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04004294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna dos Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23992-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211026301" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12091139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouloud Abichou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ayache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01504-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01358-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01340" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/rw39q" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2020.102920" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00173" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Blond&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-00681-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Armougum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5081-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.06.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.12.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0672" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Girardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2016.03.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40W3LK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malherbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialatte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Comp&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallarda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Anssens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00285" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1159652" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.12.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GT0KQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Martinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00449" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00280" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Martinelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082385" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baekeland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainez Tahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/book/advances-in-experimental-philosophy-of-aesthetics/ch9-the-beautiful-the-sublime-and-the-self" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350038950.ch-009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lorenzo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>