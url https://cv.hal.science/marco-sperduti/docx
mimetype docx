--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -181,319 +181,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beauty and the self: A common mnemonic advantage between aesthetic judgment and self-reference.</w:t>
+                <w:t xml:space="preserve">The benefits of mind wandering on a naturalistic prospective memory task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyojun Lee</w:t>
+                <w:t xml:space="preserve">J C Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+                <w:t xml:space="preserve">R Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Makowski</w:t>
+                <w:t xml:space="preserve">A Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+                <w:t xml:space="preserve">P Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dokic</w:t>
+                <w:t xml:space="preserve">M Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cns0000345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-37996-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030865v1</w:t>
+                <w:t xml:space="preserve">hal-04224916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of mind wandering on a naturalistic prospective memory task</w:t>
+                <w:t xml:space="preserve">The beauty and the self: A common mnemonic advantage between aesthetic judgment and self-reference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J C Girardeau</w:t>
+                <w:t xml:space="preserve">Hyojun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Ledru</w:t>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gaston-Bellegarde</w:t>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Blondé</w:t>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sperduti</w:t>
+                <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-37996-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cns0000345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224916v1</w:t>
+                <w:t xml:space="preserve">hal-04030865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wandering mind is a forgetful mind: A systematic review on the influence of mind wandering on episodic memory encoding</w:t>
+                <w:t xml:space="preserve">Avoir l’esprit vagabond : un signe de vieillissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
@@ -511,82 +511,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132, pp.774-792. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.234-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024545v1</w:t>
+                <w:t xml:space="preserve">hal-04024517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movie editing influences spectators’ time perception</w:t>
               </w:r>
@@ -624,103 +628,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.20084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-23992-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004294v1</w:t>
+                <w:t xml:space="preserve">hal-03883022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bored, distracted, and forgetful: The impact of mind wandering and boredom on memory encoding</w:t>
               </w:r>
@@ -732,51 +736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -875,341 +879,337 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, pp.20084. </w:t>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-23992-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883022v1</w:t>
+                <w:t xml:space="preserve">hal-04004294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoir l’esprit vagabond : un signe de vieillissement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where Is My Mind…? The Link between Mind Wandering and Prospective Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), pp.234-247. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12091139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024517v1</w:t>
+                <w:t xml:space="preserve">hal-04031451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Is My Mind…? The Link between Mind Wandering and Prospective Memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wandering mind is a forgetful mind: A systematic review on the influence of mind wandering on episodic memory encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1139. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.774-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci12091139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031451v1</w:t>
+                <w:t xml:space="preserve">hal-04024545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production of false recognition and the associated state of consciousness following encoding in a naturalistic context in aging</w:t>
               </w:r>
@@ -1472,51 +1472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Medio Stat Virtus: intermediate levels of mind wandering improve episodic memory encoding in a virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,966 +1570,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awe and the Experience of the Sublime: A Complex Relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Beauty is in the eye of the beholder: Evidence from a common mnemonic advantage between aesthetics judgement and self-reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyojun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">PsyArXiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/rw39q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ijn_03081018v1</w:t>
+                <w:t xml:space="preserve">hal-04025087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty is in the eye of the beholder: Evidence from a common mnemonic advantage between aesthetics judgement and self-reference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The impact of state and dispositional mindfulness on prospective memory: A virtual reality study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dokic</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyArXiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/rw39q⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.102920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2020.102920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025087v1</w:t>
+                <w:t xml:space="preserve">hal-04025163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of state and dispositional mindfulness on prospective memory: A virtual reality study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Abram</w:t>
+                <w:t xml:space="preserve">Awe and the Experience of the Sublime: A Complex Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dokic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.102920. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2020.102920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025163v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_03081018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heart of cognitive control: Cardiac phase modulates processing speed and inhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Makowski</w:t>
+                <w:t xml:space="preserve">Episodic Memory Assessment and Remediation in Normal and Pathological Aging Using Virtual Reality: A Mini Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/psyp.13490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024992v1</w:t>
+                <w:t xml:space="preserve">hal-04025200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic Memory Assessment and Remediation in Normal and Pathological Aging Using Virtual Reality: A Mini Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomenal, bodily and brain correlates of fictional reappraisal as an implicit emotion regulation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00173⟩</w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.877-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13415-018-00681-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025200v1</w:t>
+                <w:t xml:space="preserve">hal-02972096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenal, bodily and brain correlates of fictional reappraisal as an implicit emotion regulation strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The heart of cognitive control: Cardiac phase modulates processing speed and inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.877-897. </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13415-018-00681-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/psyp.13490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972096v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between attentional systems and episodic memory encoding: the impact of conflict on binding of information</w:t>
+                <w:t xml:space="preserve">The distinctive role of executive functions in implicit emotion regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Armougum</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prany Wantzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Zalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-017-5081-6⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025014v1</w:t>
+                <w:t xml:space="preserve">hal-02972098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Being there” and remembering it: Presence improves memory encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,253 +2551,249 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53, pp.194 - 202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2017.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distinctive role of executive functions in implicit emotion regulation</w:t>
+                <w:t xml:space="preserve">Interaction between attentional systems and episodic memory encoding: the impact of conflict on binding of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Armougum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 173, pp.13-20. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235 (12), pp.3553-3560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-017-5081-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972098v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meditation and successful aging: can meditative practices counteract age-related cognitive decline?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,441 +2847,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of fiction: Emotional response toward fiction and the modulatory role of self-relevance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive Decline and Reorganization of Functional Connectivity in Healthy Aging: The Pivotal Role of the Salience Network in the Prediction of Age and Cognitive Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tiziana Zalla</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282336v1</w:t>
+                <w:t xml:space="preserve">hal-04025227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced social coordination in Autism Spectrum Disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">The paradox of fiction: Emotional response toward fiction and the modulatory role of self-relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prany Wantzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Zalla</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26, pp.71--79. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165, pp.53--59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rasd.2016.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04149259v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Decline and Reorganization of Functional Connectivity in Healthy Aging: The Pivotal Role of the Salience Network in the Prediction of Age and Cognitive Performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina La Corte</w:t>
+                <w:t xml:space="preserve">Reduced social coordination in Autism Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Zalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Malherbe</w:t>
+                <w:t xml:space="preserve">Chiara Chelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vialatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lion</w:t>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.71--79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rasd.2016.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04025227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in the Neural Correlates of Specific and General Autobiographical Memory</w:t>
               </w:r>
@@ -3319,51 +3319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Anssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
@@ -3414,51 +3414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective role of long-term meditation on the decline of the executive component of attention in aging: a preliminary cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3499,463 +3499,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion regulation and the cognitive decline in aging: beyond the paradox</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Makowski</w:t>
+                <w:t xml:space="preserve">Variable motor imagery training induces sleep memory consolidation and transfer improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0561⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.85-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110333v1</w:t>
+                <w:t xml:space="preserve">hal-02091161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable motor imagery training induces sleep memory consolidation and transfer improvements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Episodic memory and self-reference via semantic autobiographical memory: insights from an fMRI study in younger and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Anssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2014.12.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02091161v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory and self-reference via semantic autobiographical memory: insights from an fMRI study in younger and older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+                <w:t xml:space="preserve">Emotion regulation and the cognitive decline in aging: beyond the paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.301-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091200v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experts bodies, experts minds: How physical and mental training shape the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,64 +4054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4175,90 +4175,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t be Too Strict with Yourself! Rigid Negative Self-Representation in Healthy Subjects Mimics the Neurocognitive Profile of Depression for Autobiographical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, </w:t>
@@ -4341,51 +4341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mnemonic advantage for beauty: is it self-reference or emotional processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Baekeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4453,103 +4453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the musical sublime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAN 2021 – European Society for Cognitive and Affective Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary</w:t>
@@ -4610,64 +4610,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Beautiful, the Sublime and the Self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4789,77 +4789,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4967,51 +4967,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F8B2929"/>
+    <w:nsid w:val="CCC43770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5198,51 +5198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-sperduti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0974-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233974008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04030865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Arcangeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04224916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Girardeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ledru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blond&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sperduti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37996-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Girardeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04004294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna dos Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23992-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211026301" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12091139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouloud Abichou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ayache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01504-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01358-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01340" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/rw39q" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2020.102920" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00173" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Blond&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-00681-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Armougum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5081-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.06.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972098v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.12.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0672" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Girardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2016.03.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40W3LK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malherbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialatte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Comp&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallarda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Anssens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00285" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1159652" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.12.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GT0KQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Martinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00449" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00280" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Martinelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082385" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baekeland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainez Tahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/book/advances-in-experimental-philosophy-of-aesthetics/ch9-the-beautiful-the-sublime-and-the-self" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350038950.ch-009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lorenzo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-sperduti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0974-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233974008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04224916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Girardeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ledru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blond&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sperduti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37996-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04030865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Arcangeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000345" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Girardeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna dos Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23992-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211026301" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04004294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12091139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouloud Abichou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ayache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01504-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01358-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/rw39q" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2020.102920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972096v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Blond&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-00681-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13490" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.12.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.06.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Armougum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5081-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0672" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malherbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialatte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00204" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Girardi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2016.03.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40W3LK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Comp&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallarda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Anssens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00285" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1159652" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.12.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GT0KQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Martinelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00280" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Martinelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082385" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baekeland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainez Tahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/book/advances-in-experimental-philosophy-of-aesthetics/ch9-the-beautiful-the-sublime-and-the-self" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350038950.ch-009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lorenzo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>