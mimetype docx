--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -745,837 +745,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The minimal communication cost for simulating entangled qubits</w:t>
+                <w:t xml:space="preserve">Device-independent and semi-device-independent entanglement certification in broadcast Bell scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Renner</w:t>
+                <w:t xml:space="preserve">Emanuel-Cristian Boghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bowles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2023-10-24-1149⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics Core</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pp.028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.2.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257418v1</w:t>
+                <w:t xml:space="preserve">hal-04070451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quantum switch is uniquely defined by its action on unitary operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxiuxiong Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihito Soeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mio Murao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.1169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2023-11-07-1169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device-independent and semi-device-independent entanglement certification in broadcast Bell scenarios</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pei-Sheng Lin</w:t>
+                <w:t xml:space="preserve">Higher-order Process Matrix Tomography of a passively-stable Quantum SWITCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antesberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Bowles</w:t>
+                <w:t xml:space="preserve">Philip Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Rozema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics Core</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (2), pp.028. </w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.010325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.2.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.010325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070451v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order Process Matrix Tomography of a passively-stable Quantum SWITCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Antesberger</w:t>
+                <w:t xml:space="preserve">Classical Cost of Transmitting a Qubit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lee Rozema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.010325⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (12), pp.120801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.120801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116459v1</w:t>
+                <w:t xml:space="preserve">hal-04046684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Cost of Transmitting a Qubit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armin Tavakoli</w:t>
+                <w:t xml:space="preserve">Characterising the Hierarchy of Multi-time Quantum Processes with Classical Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Taranto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mio Murao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Milz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.120801⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2024-05-02-1328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046684v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the Hierarchy of Multi-time Quantum Processes with Classical Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Taranto</w:t>
+                <w:t xml:space="preserve">Optimal universal quantum circuits for unitary complex conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Horodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Marciniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Młynik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2024-05-02-1328⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (8), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2023.3263771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209370v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal universal quantum circuits for unitary complex conjugation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Młynik</w:t>
+                <w:t xml:space="preserve">The minimal communication cost for simulating entangled qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (8), pp.1-1. </w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2023.3263771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22331/q-2023-10-24-1149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055434v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a quantum SWITCH in a Sagnac configuration</w:t>
               </w:r>
@@ -1613,51 +1613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131 (6), pp.060803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1831,1017 +1831,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order quantum computing with known input states</w:t>
+                <w:t xml:space="preserve">Measurement incompatibility and quantum steering via linear programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Brzić</w:t>
+                <w:t xml:space="preserve">Lucas Emanuel Antunes Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mio Murao</w:t>
+                <w:t xml:space="preserve">Sébastien Designolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Pokutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416562v1</w:t>
+                <w:t xml:space="preserve">hal-05241520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-Order Quantum Operations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can outcome communication explain Bell nonlocality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lauand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Emanuel Antunes Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Designolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kavan Modi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04994613v1</w:t>
+                <w:t xml:space="preserve">hal-05326156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can outcome communication explain Bell nonlocality?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-Order Quantum Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Taranto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Milz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mio Murao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavan Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Lauand</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05326156v1</w:t>
+                <w:t xml:space="preserve">hal-04994613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement incompatibility and quantum steering via linear programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strict hierarchy between $n$-wise measurement simulability, compatibility structures, and multi-copy compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Tendick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Budroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Designolle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05241520v1</w:t>
+                <w:t xml:space="preserve">hal-05240149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict hierarchy between $n$-wise measurement simulability, compatibility structures, and multi-copy compatibility</w:t>
+                <w:t xml:space="preserve">Higher-order quantum computing with known input states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Tendick</w:t>
+                <w:t xml:space="preserve">Vanessa Brzić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costantino Budroni</w:t>
+                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mio Murao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240149v1</w:t>
+                <w:t xml:space="preserve">hal-05416562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential separation in quantum query complexity of the quantum switch with respect to simulations with standard quantum circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bavaresco</w:t>
+                <w:t xml:space="preserve">Multicopy quantum state teleportation with application to storage and retrieval of quantum programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Horodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mio Murao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Młynik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722807v1</w:t>
+                <w:t xml:space="preserve">hal-04704752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicopy quantum state teleportation with application to storage and retrieval of quantum programs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterising memory in quantum channel discrimination via constrained separability problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ties-A. Ohst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Chau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Plávala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04704752v1</w:t>
+                <w:t xml:space="preserve">hal-04994619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising memory in quantum channel discrimination via constrained separability problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental quantum randomness enhanced by a quantum network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Polino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Villegas-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Poderini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Walk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Ghafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Chau Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04994619v1</w:t>
+                <w:t xml:space="preserve">hal-04994615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental quantum randomness enhanced by a quantum network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exponential separation in quantum query complexity of the quantum switch with respect to simulations with standard quantum circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hlér Kristjánsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Odake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Taranto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bavaresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Walk</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04994615v1</w:t>
+                <w:t xml:space="preserve">hal-04722807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical possibilities for physics after MIP*=RE</w:t>
               </w:r>
@@ -3084,51 +3084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pl&#225;vala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.200201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bavaresco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Odake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64996-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Milz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-07-17-1415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03858633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Str&#246;mberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schiansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antesberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas-Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Ghafari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarn Laverick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47354-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Renner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-24-1149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiuxiong Dong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Soeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-11-07-1169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel-Cristian Boghiu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Hirsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Sheng Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bowles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.2.028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Walther" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010325" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.120801" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Taranto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-02-1328" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Horodecki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Marciniak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz M&#322;ynik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3263771" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peterson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Leichtle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brzi&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Modi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vieira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Gois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lauand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Antunes Porto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Designolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pokutta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tendick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ties-A. Ohst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Chau Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poderini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kleinmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pl&#225;vala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.200201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bavaresco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Odake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64996-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Milz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-07-17-1415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03858633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Str&#246;mberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schiansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antesberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas-Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Ghafari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarn Laverick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47354-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel-Cristian Boghiu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Hirsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Sheng Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bowles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.2.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiuxiong Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Soeda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-11-07-1169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Walther" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Renner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.120801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Taranto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-02-1328" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Horodecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Marciniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz M&#322;ynik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3263771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-24-1149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peterson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Leichtle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Antunes Porto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Designolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pokutta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vieira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Gois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lauand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Modi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tendick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brzi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ties-A. Ohst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Chau Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poderini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kleinmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>