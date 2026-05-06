--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1831,360 +1831,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement incompatibility and quantum steering via linear programming</w:t>
+                <w:t xml:space="preserve">Can outcome communication explain Bell nonlocality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlos Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lauand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucas Emanuel Antunes Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Designolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241520v1</w:t>
+                <w:t xml:space="preserve">hal-05326156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can outcome communication explain Bell nonlocality?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-Order Quantum Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Taranto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Milz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mio Murao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavan Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos de Gois</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05326156v1</w:t>
+                <w:t xml:space="preserve">hal-04994613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-Order Quantum Operations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mio Murao</w:t>
+                <w:t xml:space="preserve">Measurement incompatibility and quantum steering via linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Emanuel Antunes Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Designolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Pokutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994613v1</w:t>
+                <w:t xml:space="preserve">hal-05241520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strict hierarchy between $n$-wise measurement simulability, compatibility structures, and multi-copy compatibility</w:t>
               </w:r>
@@ -3084,51 +3084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pl&#225;vala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.200201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bavaresco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Odake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64996-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Milz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-07-17-1415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03858633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Str&#246;mberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schiansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antesberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas-Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Ghafari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarn Laverick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47354-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel-Cristian Boghiu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Hirsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Sheng Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bowles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.2.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiuxiong Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Soeda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-11-07-1169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Walther" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Renner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.120801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Taranto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-02-1328" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Horodecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Marciniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz M&#322;ynik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3263771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-24-1149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peterson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Leichtle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Antunes Porto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Designolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pokutta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vieira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Gois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lauand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Modi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tendick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brzi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ties-A. Ohst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Chau Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poderini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kleinmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pl&#225;vala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.200201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bavaresco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Odake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64996-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Milz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-07-17-1415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03858633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Str&#246;mberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schiansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antesberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas-Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Ghafari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarn Laverick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47354-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel-Cristian Boghiu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Hirsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Sheng Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bowles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.2.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiuxiong Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Soeda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-11-07-1169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Walther" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Renner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.120801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Taranto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-02-1328" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Horodecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Marciniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz M&#322;ynik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3263771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-24-1149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peterson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Leichtle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vieira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Gois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lauand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Antunes Porto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Designolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Modi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pokutta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tendick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brzi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ties-A. Ohst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Chau Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poderini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kleinmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>