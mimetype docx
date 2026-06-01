--- v2 (2026-05-06)
+++ v3 (2026-06-01)
@@ -745,495 +745,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device-independent and semi-device-independent entanglement certification in broadcast Bell scenarios</w:t>
+                <w:t xml:space="preserve">The quantum switch is uniquely defined by its action on unitary operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel-Cristian Boghiu</w:t>
+                <w:t xml:space="preserve">Qingxiuxiong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Hirsch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joseph Bowles</w:t>
+                <w:t xml:space="preserve">Akihito Soeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mio Murao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics Core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.2.028⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2023-11-07-1169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070451v1</w:t>
+                <w:t xml:space="preserve">hal-04273568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantum switch is uniquely defined by its action on unitary operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Device-independent and semi-device-independent entanglement certification in broadcast Bell scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel-Cristian Boghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingxiuxiong Dong</w:t>
+                <w:t xml:space="preserve">Pei-Sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihito Soeda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mio Murao</w:t>
+                <w:t xml:space="preserve">Joseph Bowles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.1169. </w:t>
+              <w:t xml:space="preserve">SciPost Physics Core</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pp.028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2023-11-07-1169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.2.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273568v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order Process Matrix Tomography of a passively-stable Quantum SWITCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Antesberger</w:t>
+                <w:t xml:space="preserve">Classical Cost of Transmitting a Qubit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lee Rozema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.010325⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (12), pp.120801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.120801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116459v1</w:t>
+                <w:t xml:space="preserve">hal-04046684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Cost of Transmitting a Qubit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Renner</w:t>
+                <w:t xml:space="preserve">Higher-order Process Matrix Tomography of a passively-stable Quantum SWITCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antesberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Tavakoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+                <w:t xml:space="preserve">Philip Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Rozema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (12), pp.120801. </w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.010325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.120801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.010325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046684v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the Hierarchy of Multi-time Quantum Processes with Classical Memory</w:t>
               </w:r>
@@ -1470,51 +1470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The minimal communication cost for simulating entangled qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1613,51 +1613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131 (6), pp.060803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3084,51 +3084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pl&#225;vala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.200201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bavaresco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Odake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64996-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Milz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-07-17-1415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03858633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Str&#246;mberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schiansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antesberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas-Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Ghafari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarn Laverick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47354-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel-Cristian Boghiu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Hirsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Sheng Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bowles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.2.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiuxiong Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Soeda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-11-07-1169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Walther" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Renner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.120801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Taranto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-02-1328" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Horodecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Marciniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz M&#322;ynik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3263771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-24-1149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peterson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Leichtle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vieira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Gois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lauand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Antunes Porto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Designolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Modi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pokutta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tendick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brzi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ties-A. Ohst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Chau Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poderini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kleinmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pl&#225;vala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.200201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bavaresco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Odake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64996-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Milz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-07-17-1415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03858633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Str&#246;mberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schiansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antesberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas-Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Ghafari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarn Laverick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47354-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiuxiong Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Soeda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-11-07-1169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel-Cristian Boghiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Hirsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Sheng Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bowles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.2.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Renner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.120801" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Walther" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Taranto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-02-1328" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Horodecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Marciniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz M&#322;ynik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3263771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-24-1149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peterson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Leichtle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vieira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Gois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lauand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Antunes Porto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Designolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Modi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pokutta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tendick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brzi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ties-A. Ohst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Chau Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poderini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kleinmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>