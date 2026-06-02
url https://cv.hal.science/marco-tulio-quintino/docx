--- v3 (2026-06-01)
+++ v4 (2026-06-02)
@@ -745,837 +745,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantum switch is uniquely defined by its action on unitary operations</w:t>
+                <w:t xml:space="preserve">The minimal communication cost for simulating entangled qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingxiuxiong Dong</w:t>
+                <w:t xml:space="preserve">Martin Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mio Murao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.1169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2023-11-07-1169⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2023-10-24-1149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273568v1</w:t>
+                <w:t xml:space="preserve">hal-04257418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device-independent and semi-device-independent entanglement certification in broadcast Bell scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel-Cristian Boghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel-Cristian Boghiu</w:t>
+                <w:t xml:space="preserve">Flavien Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Hirsch</w:t>
+                <w:t xml:space="preserve">Pei-Sheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bowles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics Core</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (2), pp.028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.2.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Cost of Transmitting a Qubit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The quantum switch is uniquely defined by its action on unitary operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiuxiong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Renner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+                <w:t xml:space="preserve">Akihito Soeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mio Murao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.120801⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2023-11-07-1169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046684v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order Process Matrix Tomography of a passively-stable Quantum SWITCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Antesberger</w:t>
+                <w:t xml:space="preserve">Classical Cost of Transmitting a Qubit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lee Rozema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.010325⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (12), pp.120801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.120801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116459v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the Hierarchy of Multi-time Quantum Processes with Classical Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Taranto</w:t>
+                <w:t xml:space="preserve">Higher-order Process Matrix Tomography of a passively-stable Quantum SWITCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antesberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Milz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Rozema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2024-05-02-1328⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.010325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.010325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209370v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal universal quantum circuits for unitary complex conjugation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Młynik</w:t>
+                <w:t xml:space="preserve">Characterising the Hierarchy of Multi-time Quantum Processes with Classical Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Taranto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mio Murao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Milz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2023.3263771⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2024-05-02-1328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055434v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The minimal communication cost for simulating entangled qubits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Renner</w:t>
+                <w:t xml:space="preserve">Optimal universal quantum circuits for unitary complex conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Horodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Marciniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Młynik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.1149. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (8), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2023-10-24-1149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2023.3263771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257418v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a quantum SWITCH in a Sagnac configuration</w:t>
               </w:r>
@@ -1613,51 +1613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131 (6), pp.060803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1831,1017 +1831,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can outcome communication explain Bell nonlocality?</w:t>
+                <w:t xml:space="preserve">Higher-order quantum computing with known input states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Vieira</w:t>
+                <w:t xml:space="preserve">Vanessa Brzić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos de Gois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mio Murao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326156v1</w:t>
+                <w:t xml:space="preserve">hal-05416562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-Order Quantum Operations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+                <w:t xml:space="preserve">Can outcome communication explain Bell nonlocality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lauand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kavan Modi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Emanuel Antunes Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Designolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994613v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement incompatibility and quantum steering via linear programming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-Order Quantum Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Taranto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Milz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mio Murao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavan Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Pokutta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05241520v1</w:t>
+                <w:t xml:space="preserve">hal-04994613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict hierarchy between $n$-wise measurement simulability, compatibility structures, and multi-copy compatibility</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement incompatibility and quantum steering via linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Emanuel Antunes Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Designolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Pokutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Tendick</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05240149v1</w:t>
+                <w:t xml:space="preserve">hal-05241520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order quantum computing with known input states</w:t>
+                <w:t xml:space="preserve">Strict hierarchy between $n$-wise measurement simulability, compatibility structures, and multi-copy compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Brzić</w:t>
+                <w:t xml:space="preserve">Lucas Tendick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mio Murao</w:t>
+                <w:t xml:space="preserve">Costantino Budroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416562v1</w:t>
+                <w:t xml:space="preserve">hal-05240149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicopy quantum state teleportation with application to storage and retrieval of quantum programs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+                <w:t xml:space="preserve">Exponential separation in quantum query complexity of the quantum switch with respect to simulations with standard quantum circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hlér Kristjánsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Odake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Taranto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bavaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704752v1</w:t>
+                <w:t xml:space="preserve">hal-04722807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising memory in quantum channel discrimination via constrained separability problems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Plávala</w:t>
+                <w:t xml:space="preserve">Multicopy quantum state teleportation with application to storage and retrieval of quantum programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Horodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mio Murao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Młynik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994619v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental quantum randomness enhanced by a quantum network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterising memory in quantum channel discrimination via constrained separability problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ties-A. Ohst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Chau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Plávala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994615v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential separation in quantum query complexity of the quantum switch with respect to simulations with standard quantum circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bavaresco</w:t>
+                <w:t xml:space="preserve">Experimental quantum randomness enhanced by a quantum network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Polino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Villegas-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Poderini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Walk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Ghafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722807v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical possibilities for physics after MIP*=RE</w:t>
               </w:r>
@@ -3084,51 +3084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pl&#225;vala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.200201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bavaresco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Odake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64996-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Milz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-07-17-1415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03858633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Str&#246;mberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schiansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antesberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas-Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Ghafari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarn Laverick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47354-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiuxiong Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Soeda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-11-07-1169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel-Cristian Boghiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Hirsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Sheng Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bowles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.2.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Renner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.120801" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Walther" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Taranto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-02-1328" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Horodecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Marciniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz M&#322;ynik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3263771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-24-1149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peterson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Leichtle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vieira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Gois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lauand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Antunes Porto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Designolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Modi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pokutta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tendick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brzi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ties-A. Ohst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Chau Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poderini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kleinmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pl&#225;vala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.200201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bavaresco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Odake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64996-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Milz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-07-17-1415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03858633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Str&#246;mberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schiansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antesberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas-Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Ghafari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiarn Laverick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47354-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Renner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-24-1149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel-Cristian Boghiu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Hirsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Sheng Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bowles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.2.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiuxiong Dong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Soeda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-11-07-1169" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.120801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Walther" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.010325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Taranto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-02-1328" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Horodecki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Marciniak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz M&#322;ynik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3263771" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04029186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peterson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.060803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Leichtle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brzi&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vieira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Gois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lauand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Antunes Porto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Designolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Modi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pokutta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tendick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ties-A. Ohst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Chau Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poderini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kleinmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>