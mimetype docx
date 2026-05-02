--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -610,510 +610,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Di bellezza compagna del suo nome&amp;quot;: l'arte della politica nel pensiero urbanistico di Leonardo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Versiero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raccolta Vinciana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Per un lessico politico di Leonardo da Vinci. II. Indizi di polemologia: “naturalità” del conflitto e “necessarietà” della guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Versiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruniana e Campanelliana, Ricerche filosofiche e materiali storico - testuali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Di bellezza compagna del suo nome&amp;quot;: l'arte della politica nel pensiero urbanistico di Leonardo.</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il duca [ha] perso lo stato...&amp;quot;: Niccolò Machiavelli, Leonardo da Vinci e l'idea di 'stato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Versiero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia politica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcune fonti del pensiero politico di Leonardo e un aspetto del suo rapporto intellettuale con Machiavelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Versiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raccolta Vinciana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per un lessico politico di Leonardo da Vinci. I. La metafora organologica della città come &amp;quot;corpo politico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Versiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruniana e Campanelliana, Ricerche filosofiche e materiali storico - testuali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Alcune fonti del pensiero politico di Leonardo e un aspetto del suo rapporto intellettuale con Machiavelli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“O per sanguinità o per roba sanguinata”: il pensiero politico di Leonardo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Versiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raccolta Vinciana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Questo torrà lo stato alle città libere”: stato e libertà negli scritti di Leonardo da Vinci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Versiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il pensiero politico : rivista di storia delle idee politiche e sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380770v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01380763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metafore zoomorfe e dissimulazione della duplicità. La politica delle immagini in Niccolò Machiavelli e Leonardo da Vinci.</w:t>
               </w:r>
@@ -1915,275 +1915,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leonardo da Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Versiero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Menarini Industrie Farmaceutiche Riunite. 2015, ISBN : 978-88-7461-266-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leonardo in &amp;quot;chiaroscuro&amp;quot;, tra Savonarola e Machiavelli (c. 1494-1504). Scritture e immagini di un &amp;quot;altro&amp;quot; Rinascimento : dualismi, ibridazioni, inquietudini anti-umanistiche, all’alba della modernità.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Versiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Il Rio Arte. , 2015, 978-88-98662-33-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">A. Menarini Industrie Farmaceutiche Riunite. 2015, ISBN : 978-88-7461-266-6</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il dono della libertà e l’ambizione dei tiranni. L’arte della politica nel pensiero di Leonardo da Vinci.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Versiero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Istituto Italiano per gli Studi Filosofici. 2012, 978-88-89946-26-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I diluvi e le profezie. Disegni di Leonardo dal Codice Atlantico.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Versiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14, 2012, Codex Atlanticus, 978-88-418-8651-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385254v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01385247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEONARDO, POLITICS AND ALLEGORIES</w:t>
               </w:r>
@@ -2476,169 +2476,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La selezione dei materiali e i criteri espositivi; Gli interessi letterari di Leonardo; Architettura civile e militare; Tra storia e filosofia; L'amore per le scienze e la natura.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Versiero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Civica Stamperia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La biblioteca di Leonardo. Appunti e letture di un artista nella Milano del Rinascimento.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I &amp;quot;diluvi&amp;quot; di Leonardo, tra profezia, mito e storia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Versiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leonardo da Vinci, 1452-1519. Il disegno del mondo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Skira, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380885v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01385267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gift of Liberty and the Ambitious Tyrant: Leonardo da Vinci as a Political Thinker, between Republicanism and Absolutism</w:t>
               </w:r>
@@ -2935,51 +2935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Versiero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380962v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taglialagamba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Versiero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380962v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taglialagamba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385229v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>