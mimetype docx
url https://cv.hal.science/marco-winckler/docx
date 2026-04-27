--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -118,299 +118,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring, walking, and interacting in virtual reality with simulated low vision: a living contextual dataset</w:t>
+                <w:t xml:space="preserve">Muvin: A Visual Analytics Tool for Exploring Dynamic Collaboration Networks from Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+                <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+                <w:t xml:space="preserve">Paolo Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Franco Gallo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2025.2581255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429351v2</w:t>
+                <w:t xml:space="preserve">hal-05302463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muvin: A Visual Analytics Tool for Exploring Dynamic Collaboration Networks from Knowledge Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring, walking, and interacting in virtual reality with simulated low vision: a living contextual dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Menin</w:t>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Buono</w:t>
+                <w:t xml:space="preserve">Franz Franco Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Winckler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kateryna Pirkovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (330), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302463v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about thematic information? An analysis of the multidimensional visualization of individual mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -585,1333 +585,1333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Stock Shots to Ghost Data: Tracking Audiovisual Archives about the European Union</w:t>
+                <w:t xml:space="preserve">Circulation et répétition des images de stock dans les médias audiovisuels La représentation visuelle des migrants dans les JT européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matteo Treleani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shiming Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIEW. Journal of European Television History and Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18146/view.292⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.2023.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233316v1</w:t>
+                <w:t xml:space="preserve">hal-04293239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISSA : un graphe de connaissances au service de la recherche bibliographique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Stock Shots to Ghost Data: Tracking Audiovisual Archives about the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Treleani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIEW. Journal of European Television History and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (23), pp.4-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18146/view.292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969275v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation et répétition des images de stock dans les médias audiovisuels La représentation visuelle des migrants dans les JT européens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ISSA : un graphe de connaissances au service de la recherche bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.515-522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293239v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Guided User Tasks in VR Embodied Experiences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+                <w:t xml:space="preserve">Engineering Annotations: A Generic Framework For Gluing Design Artefacts in Models of Interactive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Fafet</w:t>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Graulier</w:t>
+                <w:t xml:space="preserve">Jean Luc Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Passin-Cauneau</w:t>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (158), pp.1-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3532208⟩</w:t>
+              <w:t xml:space="preserve">, In press, Journal PACM EICS series, 6 (174), pp.Pages 1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3535063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635452v2</w:t>
+                <w:t xml:space="preserve">hal-03657095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Interactive Computing Systems 2022: Editorial Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kris Luyten</w:t>
+                <w:t xml:space="preserve">Using Chained Views and Follow-up Queries to Assist the Visual Exploration of the Web of Big Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Palanque</w:t>
+                <w:t xml:space="preserve">Minh Nhat Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron John Quigley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3532089⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2112529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316159v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANDES: An approach to embed search services on the Web browser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering Interactive Computing Systems 2022: Editorial Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishaya Gambo</w:t>
+                <w:t xml:space="preserve">Kris Luyten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Firmenich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aaron John Quigley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Standards and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csi.2022.103633⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, EICS, 6 (EICS), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3532089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811257v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Chained Views and Follow-up Queries to Assist the Visual Exploration of the Web of Big Linked Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Guided User Tasks in VR Embodied Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Menin</w:t>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fafet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Nhat Do</w:t>
+                <w:t xml:space="preserve">Brice Graulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron</w:t>
+                <w:t xml:space="preserve">Barthélemy Passin-Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2112529⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (158), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3532208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518845v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Annotations: A Generic Framework For Gluing Design Artefacts in Models of Interactive Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Palanque</w:t>
+                <w:t xml:space="preserve">ANDES: An approach to embed search services on the Web browser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Tacuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Hak</w:t>
+                <w:t xml:space="preserve">Ishaya Gambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Barboni</w:t>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nicolas</w:t>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Journal PACM EICS series, 6 (174), pp.Pages 1-36. </w:t>
+              <w:t xml:space="preserve">Computer Standards and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.103633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3535063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csi.2022.103633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657095v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability of End-to-End Encryption in E-Mail Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-on-the-Web: Exploring the COVID-19 Scientific Literature through Visualization of Linked Data from Entity and Argument Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Reuter</w:t>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abdelmaksoud</w:t>
+                <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Boudaoud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Cabrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (article 568284), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Quantitative Science Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fdata.2021.568284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/qss_a_00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640400v1</w:t>
+                <w:t xml:space="preserve">hal-03404580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-on-the-Web: Exploring the COVID-19 Scientific Literature through Visualization of Linked Data from Entity and Argument Mining</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usability of End-to-End Encryption in E-Mail Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
+                <w:t xml:space="preserve">Adrian Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
+                <w:t xml:space="preserve">Ahmed Abdelmaksoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Cabrio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karima Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Science Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (article 568284), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/qss_a_00164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fdata.2021.568284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404580v1</w:t>
+                <w:t xml:space="preserve">hal-03640400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring the Consistency between User Requirements and Task Models: A Behavior-Based Automated Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallvard Trætteberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1984,51 +1984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vanderdonckt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Proceedings of the ACM on Human-Computer Interaction (HCI) 2020, 4 : EICS (article 71), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2075,51 +2075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New interactive strategies for virtual reality streaming in degraded context of use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Usage of Predefined Interactive Behaviors for Writing User Stories: An Empirical Study with Potential Product Owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,51 +2339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane S Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria M G Valença</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronei M Moraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,64 +2456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (6), pp.564-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2541,399 +2541,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end user development approach for mobile web augmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">An End-User Development approach for Mobile Web Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017 (2525367), pp.1-28. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640406v1</w:t>
+                <w:t xml:space="preserve">hal-02146001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Web browsing: supporting frequent uses and opportunistic requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">An end user development approach for mobile web augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José María Corletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal Access in the Information Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobile Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2525367), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/2525367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146059v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An End-User Development approach for Mobile Web Augmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Distributed Web browsing: supporting frequent uses and opportunistic requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Corletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Information Systems</w:t>
+              <w:t xml:space="preserve">Universal Access in the Information Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146001v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Ontology for Describing Interactive Behaviors and Supporting Automated Testing on User Interfaces</w:t>
               </w:r>
@@ -2945,51 +2945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (04), pp.513-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3017,260 +3017,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MODEL-BASED APPROACH FOR DESCRIBING OFFLINE NAVIGATION OF WEB APPLICATIONS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A FORMAL ONTOLOGY FOR DESCRIBING INTERACTIVE BEHAVIORS ON USER INTERFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Web Engineering</w:t>
+              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146023v1</w:t>
+                <w:t xml:space="preserve">hal-02145965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FORMAL ONTOLOGY FOR DESCRIBING INTERACTIVE BEHAVIORS ON USER INTERFACES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A MODEL-BASED APPROACH FOR DESCRIBING OFFLINE NAVIGATION OF WEB APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Albertos Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Penichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
+              <w:t xml:space="preserve">Journal of Web Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145965v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of UX dimensions for incident reporting systems with mobile applications in urban contexts: a longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 7, pp. 81-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3447,64 +3447,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the Web for Users, Developers and the Crowd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Casteleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Web Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 \ 6 (14)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3523,200 +3523,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public policies and multilingualism in HCI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging the Gap between a Behavioural Formal Description Technique and User Interface description language: Enhancing ICO with a Graphical User Interface markup language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Martinez Normand</w:t>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Paternò</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">David Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 21 (n° 3), pp. 70-73. </w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special issue on Software Support for User Interface Description Languages (UIDL 2011), 86, Suppl C, pp.3-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2598608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154184v1</w:t>
+                <w:t xml:space="preserve">hal-01119843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for supporting distributed user interface orchestration over the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 72 (n° 1), pp. 53-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3744,187 +3770,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between a Behavioural Formal Description Technique and User Interface description language: Enhancing ICO with a Graphical User Interface markup language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public policies and multilingualism in HCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Martinie</w:t>
+                <w:t xml:space="preserve">Loïc Martinez Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Navarre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fabio Paternò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Special issue on Software Support for User Interface Description Languages (UIDL 2011), 86, Suppl C, pp.3-29. </w:t>
+              <w:t xml:space="preserve">Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 21 (n° 3), pp. 70-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2013.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2598608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119843v1</w:t>
+                <w:t xml:space="preserve">hal-01154184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying user experience dimensions for mobile incident reporting in urban contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,77 +3984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Kind of Verification of Formal Navigation Modelling for Reliable and Usable Web Applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4127,1220 +4127,1220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Triangle of Misunderstanding in Interactive Virtual Narratives: Gulfs Between System, Designers and Players</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interactive Audio Sculpting: Plugin Customization and UI Affordances in Immersive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Hofr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS 2025 - IEEE International Symposium on the Internet of Sounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, L'Aquila, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241510v1</w:t>
+                <w:t xml:space="preserve">hal-05388540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WristNotes: Detachable Menu for Annotations in Immersive Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Triangle of Misunderstanding in Interactive Virtual Narratives: Gulfs Between System, Designers and Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Menin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1 - 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706598.3713700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155843v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSPIRE : An INcremental, SPatio-temporal and Immersive approach for Representing and Exploring mobility data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">WristNotes: Detachable Menu for Annotations in Immersive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliezer Bernart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Nedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHItaly 2025 - 16th Biannual Conference of the Italian SIGCHI Chapter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IFIP TC13 International Conference on Human-Computer Interaction (INTERACT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belo Horizonte, Minas Gerais, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178219v2</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Web Audio Plugins in 3D environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">INSPIRE : An INcremental, SPatio-temporal and Immersive approach for Representing and Exploring mobility data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC 2025 - Web Audio Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17641873⟩</w:t>
+              <w:t xml:space="preserve">CHItaly 2025 - 16th Biannual Conference of the Italian SIGCHI Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Salerno, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3750069.3750444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388555v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178219v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Audio Sculpting: Plugin Customization and UI Affordances in Immersive Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Using Web Audio Plugins in 3D environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Hofr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS 2025 - IEEE International Symposium on the Internet of Sounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAC 2025 - Web Audio Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAM, Nov 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17641873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388540v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding affordances in XR interactions through a design space</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les Échos visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Treleani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHC 2024 - XXIII Brazilian Symposium on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875209v1</w:t>
+                <w:t xml:space="preserve">hal-04563421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Échos visuels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding affordances in XR interactions through a design space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Clua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHC 2024 - XXIII Brazilian Symposium on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Brasília DF Brazil, France. pp.1 - 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3702038.3702112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563421v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CM-DIR: A Method to Support the Specification of the User’s Dynamic Behavior in Recommender Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Task-based methodology to characterise immersive user experience with multivariate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCSE 2024 - International Conference on Human-Centred Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VR 2024 - 31st IEEE conference on virtual reality and 3D user interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Orlando (FL), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829247v1</w:t>
+                <w:t xml:space="preserve">hal-04446066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based methodology to characterise immersive user experience with multivariate data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">CM-DIR: A Method to Support the Specification of the User’s Dynamic Behavior in Recommender Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla A Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Dorneles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankica Barišić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR 2024 - 31st IEEE conference on virtual reality and 3D user interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HCSE 2024 - International Conference on Human-Centred Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Reyjavik, Iceland. pp.26 - 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64576-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446066v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HandyNotes: using the hands to create semantic representations of contextually aware real-world objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VR 2024 - The 31st IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Orlando, Florida, United States. pp.265-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5426,51 +5426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UMAP 2023 - 31st ACM Conference on User Modeling, Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.317-324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5504,64 +5504,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Framework for Understanding Multimodal Embodied Experiences in Interactive Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,90 +5638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAM-Studio: A Web-Based Digital Audio Workstation to Empower Cochlear Implant Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vidal-Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERACT 2023 - 19th IFIP TC13 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP TC13, University of York, UK, Aug 2023, York, United Kingdom. pp.101-110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5755,90 +5755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using polymorphic glyphs to support the visual exploration of hierarchical spatio-temporal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadil Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERACT 2023 - 19th IFIP International Conference of Technical Committee 13 (Human- Computer Interaction)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.325-329, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5885,51 +5885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards User Profile Meta-Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankica Barisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5948,1441 +5948,1441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEM360: A dataset of 360° videos with continuous Physiological measurements, subjective Emotional ratings and Motion traces</w:t>
+                <w:t xml:space="preserve">Representable AI: Towards a Unified View of Core Dimensions for a Visual Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Guimard</w:t>
+                <w:t xml:space="preserve">Angela Locoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Robert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvia Corchs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Cultures of Participation in the Digital Age: AI for Humans or Humans for AI ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Frascati (Rome), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710323v1</w:t>
+                <w:t xml:space="preserve">hal-03936512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Proposal: Analyzing and Understanding Embodied Interactions in Virtual Reality Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental and multimodal visualization of discographies: exploring the WASABI music knowledge base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Tikat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pelerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. </w:t>
+              <w:t xml:space="preserve">WAC 2022 - Web Audio Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cannes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3524273.3533928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6767530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698833v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupré</w:t>
+                <w:t xml:space="preserve">PEM360: A dataset of 360° videos with continuous Physiological measurements, subjective Emotional ratings and Motion traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldric Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t>
+              <w:t xml:space="preserve">MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3524273.3532895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807744v1</w:t>
+                <w:t xml:space="preserve">hal-03710323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the link between emotion, attention and content in virtual immersive environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aldric Ducreux</w:t>
+                <w:t xml:space="preserve">Research Proposal: Analyzing and Understanding Embodied Interactions in Virtual Reality Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2022 - IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897903⟩</w:t>
+              <w:t xml:space="preserve">ACM MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3524273.3533928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825059v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Awareness in Interfaces: Focus on Automation and Visualization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the link between emotion, attention and content in virtual immersive environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldric Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3531706.3536453⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2022 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855027v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Indexing of Open Scientific Literature to Help Users Discover and Navigate through Publications Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering Awareness in Interfaces: Focus on Automation and Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Enrique Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Quigley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDWG 2022 - The Biodiversity Information Standards annual conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Jun 2022, Sophia Antipolis, France. pp.54-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3531706.3536453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/biss.6.93640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03762964v1</w:t>
+                <w:t xml:space="preserve">hal-03855027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability and User Experience are not Enough: Gaps to Fill to Design for and Assess Well-Being and Engagement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Iberoamerican Conference on Human-Computer Interaction 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811274v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Annotations to Support Analytical Provenance in Visual Exploration Processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semantic Indexing of Open Scientific Literature to Help Users Discover and Navigate through Publications Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Deboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWE 2022 - 22nd International Conference of Web Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-09917-5_14⟩</w:t>
+              <w:t xml:space="preserve">TDWG 2022 - The Biodiversity Information Standards annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sofia, Bulgaria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.6.93640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779349v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization tools to explore an RDF dataset of popular songs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Usability and User Experience are not Enough: Gaps to Fill to Design for and Assess Well-Being and Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">VIII Iberoamerican Conference on Human-Computer Interaction 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Havane, Cuba. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812992v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental and multimodal visualization of discographies: exploring the WASABI music knowledge base</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Engineering Annotations to Support Analytical Provenance in Visual Exploration Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Tikat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC 2022 - Web Audio Conference 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6767530⟩</w:t>
+              <w:t xml:space="preserve">ICWE 2022 - 22nd International Conference of Web Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bari, Italy. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09917-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748134v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representable AI: Towards a Unified View of Core Dimensions for a Visual Framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Visualization tools to explore an RDF dataset of popular songs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Tikat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Corchs</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Cultures of Participation in the Digital Age: AI for Humans or Humans for AI ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Frascati (Rome), Italy</w:t>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936512v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-on-the-Web: Graphe de Connaissances et Services pour faire Progresser la Recherche sur la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ah-Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bobasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances (32st French Knowledge Engineering Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maxime Lefrançois, Jun 2021, Bordeaux, France. pp.1-9</w:t>
@@ -7411,103 +7411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Linked Data Querying to Visual Search: Towards a Visualization Pipeline for LOD Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online Streaming, France. </w:t>
@@ -7539,182 +7539,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a virtual reality serious game using a domain specific language for interactive 3D environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interactive multimedia visualization for exploring and fixing a multi-dimensional metadata base of popular musics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Tikat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMX 2021 - XR in Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, New York, United States</w:t>
+              <w:t xml:space="preserve">7th MEPDaW Workshop at ISWC'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464417v1</w:t>
+                <w:t xml:space="preserve">hal-03425819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARViz: Interactive Visualization of Association Rules for RDF Data Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7722,51 +7692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.13-20, </w:t>
@@ -7798,204 +7768,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive multimedia visualization for exploring and fixing a multi-dimensional metadata base of popular musics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Creating a virtual reality serious game using a domain specific language for interactive 3D environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Passin-Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th MEPDaW Workshop at ISWC'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">IMX 2021 - XR in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425819v1</w:t>
+                <w:t xml:space="preserve">hal-03464417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Visual Approach for Representing Analytical Provenance in Exploration Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Cava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.21-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8029,77 +8029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de jeux sérieux à l'aide d'un langage dédié pour des expériences incarnées en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8131,611 +8131,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Cabrio</w:t>
+                <w:t xml:space="preserve">Entrain, exploring new territorial user interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renevier Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t>
+              <w:t xml:space="preserve">EICS 2020 - 12th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SigCHI : Special Interest Group on Computer-Human Interaction, Jun 2020, Nice, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3393672.3398648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939363v1</w:t>
+                <w:t xml:space="preserve">hal-03138763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Multimodels-Based Approach for the Analysis of Usability and Security of Authentication Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Broders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo Halunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCSE 2020 - 8th International Conference on Human-Centered Software Engineering - IFIP WG 13.2 International Working Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Eindhoven/ Online, Netherlands. pp.61-83, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64266-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Email - A Usability Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Reuter</w:t>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ah-Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bobasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Boudaoud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Cabrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshops, AsiaUSEC, CoDeFi, VOTING, and WTSC @ International Conference on Financial Cryptography and Data Security (FC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-54455-3_3⟩</w:t>
+              <w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athens / Virtual, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138769v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrain, exploring new territorial user interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Secure Email - A Usability Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kolski</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelmaksoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lepreux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wadie Lemrazzeq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS 2020 - 12th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SigCHI : Special Interest Group on Computer-Human Interaction, Jun 2020, Nice, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">International Workshops, AsiaUSEC, CoDeFi, VOTING, and WTSC @ International Conference on Financial Cryptography and Data Security (FC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Kota Kinabal, Malaysia. pp.36-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3393672.3398648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-54455-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138763v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Information Controller Service (PICS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8793,563 +8793,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Testbed Tool for Comparing Usability and Security of Mobile Authentication Mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Trends on engineering interactive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Creissac Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on ADVANCEs in ICT Infrastructures and Services (ADVANCE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ACM Symposium on Engineering Interactive Computing Systems (EICS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Jun 2019, Valencia, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3319499.3335655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436127v1</w:t>
+                <w:t xml:space="preserve">hal-03857839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends on engineering interactive systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Testbed Tool for Comparing Usability and Security of Mobile Authentication Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zauwali S Paki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACM Symposium on Engineering Interactive Computing Systems (EICS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Workshop on ADVANCEs in ICT Infrastructures and Services (ADVANCE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Claudino Mendes, Jan 2019, Praia, Cape Verde. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857839v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the Consistency Between User Requirements and GUI Prototypes: A Behavior-Based Automated Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A New Adaptation Lever in 360° Video Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hallvard Trætteberg</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fisichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th Workshop on Network and Operating System Support for Digital Audio and Video (NOSSDAV'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amherst, MA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544532v1</w:t>
+                <w:t xml:space="preserve">hal-02106830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Adaptation Lever in 360° Video Streaming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ensuring the Consistency Between User Requirements and GUI Prototypes: A Behavior-Based Automated Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallvard Trætteberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Workshop on Network and Operating System Support for Digital Audio and Video (NOSSDAV'19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.644-665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29381-9_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106830v1</w:t>
+                <w:t xml:space="preserve">hal-02544532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Adaptive Editing for 360 degree Video Streaming with Deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th ACM International Conference on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France. pp.2208-2210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9409,64 +9409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosseti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmenich Sergio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fandos, Ulises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9530,77 +9530,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Attempt to Fathom the Role of Annotations in User-Centered Design Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Research and Practice Challenges for Engineering Interactive Systems (EISMS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Valencia, Spain. pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9638,51 +9638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Behavior-Driven Development for Assessing User Interface Design Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallvard Trætteberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9723,870 +9723,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snap-changes: a Dynamic Editing Strategy for Directing Viewer's Attention in Streaming Virtual Reality Videos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards a User Centric Personal Data Protection Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Samela</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Advanced Visual Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems - GDPR Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731227v1</w:t>
+                <w:t xml:space="preserve">hal-01878905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a User Centric Personal Data Protection Framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Snap-changes: a Dynamic Editing Strategy for Directing Viewer's Attention in Streaming Virtual Reality Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicolas</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savino Dambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Samela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems - GDPR Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grosseto, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3206505.3206553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878905v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scenario-Based Approach for Checking Consistency in User Interface Design Artifacts</w:t>
+                <w:t xml:space="preserve">A behavior-based ontology for supporting automated assessment of interactive systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Brazilian Symposium on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE 11th International Conference on Semantic Computing (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, CA, United States. pp.250-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138494v1</w:t>
+                <w:t xml:space="preserve">hal-02138473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-user software engineering for the personal web: poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE/ACM 39th International Conference on Software Engineering Companion (ICSE-C)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina. pp.216-218, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSE-C.2017.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A behavior-based ontology for supporting automated assessment of interactive systems</w:t>
+                <w:t xml:space="preserve">A Scenario-Based Approach for Checking Consistency in User Interface Design Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 11th International Conference on Semantic Computing (ICSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVI Brazilian Symposium on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Joinville, Brazil. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3160504.3160506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138473v2</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models (2017)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ClusterVis: Visualizing Nodes Attributes in Multivariate Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing (SAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.174 - 179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748859v2</w:t>
+                <w:t xml:space="preserve">hal-02146032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClusterVis: Visualizing Nodes Attributes in Multivariate Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing (SAC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.383-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68059-0_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146032v1</w:t>
+                <w:t xml:space="preserve">hal-02748859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Search Engines to Augmented Search Services: An End-User Development Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Web Engineering (ICWE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Roma, Italy. pp.115-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10620,103 +10620,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Search Engines to Search Services: An End-User Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference, ICWE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10741,51 +10741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Conflicting User Interface Properties in User-Centered Development Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Larusdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10793,51 +10793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kati Kuusinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.521-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10862,90 +10862,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstracting and Structuring Web Contents for Supporting Personal Web Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosseti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Barbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10996,64 +10996,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PANDA: prototyping using annotation and decision analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ACM SIGCHI conference Engineering Interactive Computing Systems (EICS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Brussels, Belgium. pp. 171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11104,51 +11104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Jardim Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11189,571 +11189,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Objects Ambient: an integrated platform supporting new kinds of Personal Web experiences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bridging Enterprise and Software Engineering Through an User-Centered Design Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomas Barbieri</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Web Engineering (ICWE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lugano, Switzerland. pp. 563-566</w:t>
+              <w:t xml:space="preserve">International Conference On Web Information Systems Engineering (WISE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Shanghai, China. pp. 349-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709194v1</w:t>
+                <w:t xml:space="preserve">hal-01712528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Goals Approach: Agile Enterprise Driven Software Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nunes Nuno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Information Systems Development (ISD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Katowice, Poland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Enterprise and Software Engineering Through an User-Centered Design Perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Web Objects Ambient: an integrated platform supporting new kinds of Personal Web experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bosseti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuno Nunes</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Barbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Web Information Systems Engineering (WISE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Shanghai, China. pp. 349-357</w:t>
+              <w:t xml:space="preserve">16th International Conference on Web Engineering (ICWE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lugano, Switzerland. pp. 563-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712528v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Requirements Checking Throughout Development Processes of Interactive Systems</w:t>
+                <w:t xml:space="preserve">Testing Prototypes and Final User Interfaces Through an Ontological Perspective for Behavior-Driven Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Continuous Requirements Engineering (CRE 2016) co-located with the 22nd International Conference on Requirements Engineering: Foundation for Software Quality - REFSQ 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Gothenbrg, Sweden. pp. 1-2</w:t>
+              <w:t xml:space="preserve">6th International Conference on Human-Centered Software Engineering (HCSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Stockholm, Sweden. pp. 86-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712531v1</w:t>
+                <w:t xml:space="preserve">hal-01709193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Prototypes and Final User Interfaces Through an Ontological Perspective for Behavior-Driven Development</w:t>
+                <w:t xml:space="preserve">Towards Automated Requirements Checking Throughout Development Processes of Interactive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Human-Centered Software Engineering (HCSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Stockholm, Sweden. pp. 86-107</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Continuous Requirements Engineering (CRE 2016) co-located with the 22nd International Conference on Requirements Engineering: Foundation for Software Quality - REFSQ 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Gothenbrg, Sweden. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709193v1</w:t>
+                <w:t xml:space="preserve">hal-01712531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Information Management in Educational Context: the importance of unification to information access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaise Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11830,90 +11830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible distribution of existing Web interfaces: an architecture involving developers and end-users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosseti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Distributed User Interfaces: Distributing Interactions (DUI 2016) at 16th ICWE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lugano, Switzerland. pp. 200-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11964,51 +11964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Human-Centred Software Engineering (HCSE) / 8th International Conference on Human Error, Safety, and System Development (HESSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Stockholm, Sweden. pp.86-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12042,90 +12042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur l'enseignement de la modélisation des taches au Master Interaction Homme-Machine de Toulouse (GT Modèles de Tâches - IHM 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racim Fahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12157,2682 +12157,2669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP WG 13.2 Workshop on User Experience and User-Centered Development Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Usability aspects of the inside-in approach for ancillary search tasks on the web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.661-662, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_90⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.211-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610772v1</w:t>
+                <w:t xml:space="preserve">hal-01343048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability aspects of the inside-in approach for ancillary search tasks on the web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">IFIP WG 13.2 Workshop on User Experience and User-Centered Development Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carla Freitas</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Forbrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.211-230, </w:t>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.661-662, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343048v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUTOM AT ICS: Research activities on Automation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Review of Milestones in the History of GUI Prototyping Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">15th IFIP TC.13 International Conference on Human-Computer Interaction (INTERACT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534806v1</w:t>
+                <w:t xml:space="preserve">hal-01343040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Milestones in the History of GUI Prototyping Tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">AUTOM AT ICS: Research activities on Automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP TC.13 International Conference on Human-Computer Interaction (INTERACT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp. 1-12</w:t>
+              <w:t xml:space="preserve">5th International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343040v1</w:t>
+                <w:t xml:space="preserve">hal-01534806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Task-Models Development Using Sub-models, Sub-routines and Generic Components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Inside-In Search: An Alternative for Performing Ancillary Search Tasks on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Racim Fahssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Human-Centred Software Engineering (HCSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.144-163, </w:t>
+              <w:t xml:space="preserve">9th Latin American Web Congress (LA-Web 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Ouro Preto, Brazil. pp.91--99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44811-3_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWeb.2014.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405071v1</w:t>
+                <w:t xml:space="preserve">hal-03263710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Task-Models Development Using Sub-models, Sub-routines and Generic Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racim Fahssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFIP WG 13.2 International Conference on Human-Centered Software Engineering (HCSE 2014)</w:t>
+              <w:t xml:space="preserve">5th International Conference on Human-Centred Software Engineering (HCSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.144-163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44811-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141437v1</w:t>
+                <w:t xml:space="preserve">hal-01405071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics of States and Transitions in statecharts-based markup languages: a comparative study between SWC and SCXML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rapid Task-Models Development Using Sub-models, Sub-routines and Generic Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Forbrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Barboni</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racim Fahssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Engineering Interactive Computer Systems with SCXML (EICS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IFIP WG 13.2 International Conference on Human-Centered Software Engineering (HCSE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.144-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44811-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263713v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside-In Search: An Alternative for Performing Ancillary Search Tasks on the Web</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Semantics of States and Transitions in statecharts-based markup languages: a comparative study between SWC and SCXML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Latin American Web Congress (LA-Web 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Workshop on Engineering Interactive Computer Systems with SCXML (EICS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rome, Italy. pp.28--32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263710v1</w:t>
+                <w:t xml:space="preserve">hal-03263713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop on engaging the human-computer interaction community with public policymaking internationally</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tom Mcewan</w:t>
+                <w:t xml:space="preserve">Tuning an HCI Curriculum for Master Students to Address Interactive Critical Systems Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Martinez Normand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Forbrig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction (HCI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp. 51-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083635v1</w:t>
+                <w:t xml:space="preserve">hal-01231775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposta de um Framework para Visualização de Dados Agregados por Similaridade para Auxiliar Consultas durante a Navegação na Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Stein d'Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Cava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Dorneles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Brazilian Symposium on Human Factors in Computing Systems (IHC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Manaus, Brazil. pp.148-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain Specific Language for Orchestrating User Tasks Whilst Navigation Web Sites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Workshop on engaging the human-computer interaction community with public policymaking internationally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gulliksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mcewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Web Engineering (ICWE 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.3279-3282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2468356.2479666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239731v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Distributed User Interfaces Interruption-Resistant : A Model-Based Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Domain Specific Language for Orchestrating User Tasks Whilst Navigation Web Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Distributed User Interfaces (DUI 2013) part of the 5th ACM SIGCHI Symposium on Engineering Interactive Computing Systems conference (EICS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp. 14-17</w:t>
+              <w:t xml:space="preserve">13th International Conference on Web Engineering (ICWE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp. 224-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228726v1</w:t>
+                <w:t xml:space="preserve">hal-01239731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supportive User Interfaces and Task Migratability in Smart Environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Making Distributed User Interfaces Interruption-Resistant : A Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Albertos Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Penichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Distributed User Interfaces: Models, Methods and Tools DUI @ EICS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.42-45</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Distributed User Interfaces (DUI 2013) part of the 5th ACM SIGCHI Symposium on Engineering Interactive Computing Systems conference (EICS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp. 14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083623v1</w:t>
+                <w:t xml:space="preserve">hal-01228726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Applications for Incident Reporting Systems in Urban Contexts : lessons learned from an empirical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Supportive User Interfaces and Task Migratability in Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Forbrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Cognitive Ergonomics (ECCE 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Workshop on Distributed User Interfaces: Models, Methods and Tools DUI @ EICS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.42-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083414v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasks Model Composition : beyond data, representing user activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mobile Applications for Incident Reporting Systems in Urban Contexts : lessons learned from an empirical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Stein d'Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshops Current Trends in Web Engineering (ICWE 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Conference on Cognitive Ergonomics (ECCE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Aug 2013, Toulouse, France. pp.29-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2501907.2501960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228723v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Incidents Reporting Systems across Applications Domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tasks Model Composition : beyond data, representing user activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction (HCI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp. 521-530</w:t>
+              <w:t xml:space="preserve">International Workshops Current Trends in Web Engineering (ICWE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aalborg, Denmark. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239732v1</w:t>
+                <w:t xml:space="preserve">hal-01228723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning an HCI Curriculum for Master Students to Address Interactive Critical Systems Aspects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterizing Incidents Reporting Systems across Applications Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Forbrig</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction (HCI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp. 51-60</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp. 521-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231775v1</w:t>
+                <w:t xml:space="preserve">hal-01239732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Master Programs on Human-Computer Interaction (HCI): experience report of the M2IHM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Design Process for Exhibiting Design Choices and Trade-Offs in (Potentially) Conflicting User Interface Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llúcia Masip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Granollers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on HCI: Web and Graphics Curricula (HWG 2012) @ WWW 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.53-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644340v1</w:t>
+                <w:t xml:space="preserve">hal-01556811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un processus de développement outillé pour l'exploitation systématique des bénéfices offerts par une conception des systèmes interactifs centrée tâches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Challenges for Master Programs on Human-Computer Interaction (HCI): experience report of the M2IHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Ergonomie et Interaction homme-machine (Ergo'IHM 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on HCI: Web and Graphics Curricula (HWG 2012) @ WWW 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647154v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment exploiter la modélisation des tâches opérateurs dans les systèmes critiques : Application à la déclaration d’incidents et à l’opération des systèmes de commande et contrôles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Un processus de développement outillé pour l'exploitation systématique des bénéfices offerts par une conception des systèmes interactifs centrée tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique RTRA - FHAE : Facteurs Humains pour la Sécurité Aéronautique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Ergonomie et Interaction homme-machine (Ergo'IHM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.81-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2652574.2653413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644329v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Process for Exhibiting Design Choices and Trade-Offs in (Potentially) Conflicting User Interface Guidelines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Pourquoi et comment exploiter la modélisation des tâches opérateurs dans les systèmes critiques : Application à la déclaration d’incidents et à l’opération des systèmes de commande et contrôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Human-Centered Software Engineering (HCSE 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée scientifique RTRA - FHAE : Facteurs Humains pour la Sécurité Aéronautique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE, Toulouse; UT2J, Toulouse, Mar 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34347-6_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01556811v1</w:t>
+                <w:t xml:space="preserve">hal-03644329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability Evaluation: Commonalities and Discrepancies in Games and Safety Critical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Palanque</w:t>
+                <w:t xml:space="preserve">5th Workshop on Software and Usability Engineering Cross-Pollination: Patterns, Usability and User Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Wesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on HCI Design and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.718-719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647161v1</w:t>
+                <w:t xml:space="preserve">hal-01596941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Training: An Approach Supporting Operability of Critical Interactive Systems: Application to Satellite Ground Segments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Usability Evaluation: Commonalities and Discrepancies in Games and Safety Critical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwann Poupart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference Engineering Interactive Computing Systems (EICS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Workshop on HCI Design and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Limassol, Cyprus. pp.45--53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1996461.1996495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03647157v1</w:t>
+                <w:t xml:space="preserve">hal-03647161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool Support for Web Applications Adaptation Using Navigation History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.340-348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14866,77 +14853,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring and Composition Mechanisms to Address Scalability Issues in Task Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.589-609, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14970,103 +14957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UsiXML Concrete Behaviour with a Formal Description Technique for Interactive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP WG 2.7/13.4 Workshop on User Interface Description Languages (UIDL 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Sep 2011, Lisbonne, Portugal. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15085,1118 +15072,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Brazilian Computer Society’s Council for Human-Computer Interaction (CEIHC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based Training: An Approach Supporting Operability of Critical Interactive Systems: Application to Satellite Ground Segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiano Maciel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raquel Prates</w:t>
+                <w:t xml:space="preserve">Erwann Poupart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_112⟩</w:t>
+              <w:t xml:space="preserve">3rd Conference Engineering Interactive Computing Systems (EICS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jun 2011, Pise, Italy. pp.589-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1996461.1996495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596984v1</w:t>
+                <w:t xml:space="preserve">hal-03647157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool Supported Model-based Approach for Engineering Usability Evaluation of Interaction Techniques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Overview of the Brazilian Computer Society’s Council for Human-Computer Interaction (CEIHC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milene Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Prates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ACM SIGCHI Conference Engineering Interactive Computing Systems (EICS 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1996461.1996490⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.679-680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647158v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Tasks and Systems Models as a Tool for Specifying and Assessing Automation Designs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A Tool Supported Model-based Approach for Engineering Usability Evaluation of Interaction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Application and Theory of Automation in Command and Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd ACM SIGCHI Conference Engineering Interactive Computing Systems (EICS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI (Special Interest Group on Computer-Human Interaction); IFIP WG 2.7/13.4 (International Federation for Information Processing), Jun 2011, Pise, Italy. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1996461.1996490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647159v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach and tool support for assisting users to fill-in web forms with personal information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Formal Tasks and Systems Models as a Tool for Specifying and Assessing Automation Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Bach Vo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martina Ragosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGDOC 2011 - 29th ACM International Conference on Design of Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Application and Theory of Automation in Command and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Barcelone, Spain. pp.50-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671762v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5th Workshop on Software and Usability Engineering Cross-Pollination: Patterns, Usability and User Experience</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An approach and tool support for assisting users to fill-in web forms with personal information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Wesson</w:t>
+                <w:t xml:space="preserve">Dong-Bach Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmenich Sergio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.718-719, </w:t>
+              <w:t xml:space="preserve">SIGDOC 2011 - 29th ACM International Conference on Design of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Italy. pp.195-202, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2038476.2038515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596941v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DREAMER : a Design Rationale Environment for Argumentation, Modeling and Engineering Requirements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Une approche à base de modèles pour l'ingénierie logicielle de techniques d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ladry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ACM international conference on Design of Communication (SIGDOC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIGDOC, Sep 2010, São Carlos / São Paulo, Brazil. pp.73-80, </w:t>
+              <w:t xml:space="preserve">22nd Conference on l'Interaction Homme-Machine (IHM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGCHI, Sep 2010, Luxembourg, Luxembourg. pp.81-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1878450.1878463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1941007.1941019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022256v1</w:t>
+                <w:t xml:space="preserve">hal-03651216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Modelling: An Integrated Environment Supporting Co-Execution of Tasks and Systems Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Barboni</w:t>
+                <w:t xml:space="preserve">DREAMER : a Design Rationale Environment for Argumentation, Modeling and Engineering Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ladry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Winckler</w:t>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ACM SIGCHI symposium on Engineering interactive computing systems (EICS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGCHI : Special Interest Group on Computer-Human Interaction, Jun 2010, Berlin, Germany. pp.165-174, </w:t>
+              <w:t xml:space="preserve">28th ACM international conference on Design of Communication (SIGDOC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGDOC, Sep 2010, São Carlos / São Paulo, Brazil. pp.73-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1822018.1822043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1878450.1878463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651209v1</w:t>
+                <w:t xml:space="preserve">hal-01022256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche à base de modèles pour l'ingénierie logicielle de techniques d'interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Beyond Modelling: An Integrated Environment Supporting Co-Execution of Tasks and Systems Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ladry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference on l'Interaction Homme-Machine (IHM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIGCHI, Sep 2010, Luxembourg, Luxembourg. pp.81-88, </w:t>
+              <w:t xml:space="preserve">2nd ACM SIGCHI symposium on Engineering interactive computing systems (EICS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI : Special Interest Group on Computer-Human Interaction, Jun 2010, Berlin, Germany. pp.165-174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1941007.1941019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1822018.1822043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651216v1</w:t>
+                <w:t xml:space="preserve">hal-03651209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding Requirements in Design Rationale to Deal Explicitely with User eXperience and Usability in an “intensive” Model-Based Development Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ladry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Model Driven Development of Advanced User Interfaces 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Atlanta, Georgia, United States. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16221,64 +16221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desafios para Programas de Mestrado em Interação Humano-Computador (IHC): a experiência do M2IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simpósio de Fatores Humanos em Sistemas Computacionais (IHC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Belo Horizonte, Brazil. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16303,90 +16303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal approach supporting effective and efficient training program for improving operators reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Safety and Reliability for managing Risk (ESREL 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRA : European Safety and Reliability Association, Sep 2010, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16405,762 +16405,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Approach Supporting the Comparative Predictive Assessment of the Interruption-Tolerance of Interactive Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Une Approche Formelle pour l'Evaluation de la Tolérance aux Interruptions des Système Interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ladry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ACM SIGCHI symposium on Engineering interactive computing systems (EICS 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1570433.1570473⟩</w:t>
+              <w:t xml:space="preserve">21st Conférence Francophone sur l'Interaction Homme-Machine: L'interaction au sommet (IHM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM : Association Francophone d'Interaction Humain-Machine, Oct 2009, Grenoble, France. pp.141-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653361v1</w:t>
+                <w:t xml:space="preserve">hal-03653366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of Interaction Techniques to Interrupts: A Formal Model-based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">A Formal Approach Supporting the Comparative Predictive Assessment of the Interruption-Tolerance of Interactive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ladry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice H. ter Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Faconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03655-2_56⟩</w:t>
+              <w:t xml:space="preserve">1st ACM SIGCHI symposium on Engineering interactive computing systems (EICS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Jul 2009, Pittsburgh, France. pp.211-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1570433.1570473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653360v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the usability of open verifiable e-voting systems: a trial with the system Prêt à Voter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Resilience of Interaction Techniques to Interrupts: A Formal Model-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice H. ter Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Faconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieke Massink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on eGovernment and eGovernance (IceGov 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Aug 2009, Uppsala, Sweden. pp.494-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03655-2_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653359v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining assurance in a voter-verifiable voting system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the usability of open verifiable e-voting systems: a trial with the system Prêt à Voter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Alberdi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kieran Leach</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Dependability (DEPEND 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on eGovernment and eGovernance (IceGov 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Interantional Satellite and Cable Opertor (TURKSAT); Social Sciences Research Society (SoSReS), Mar 2009, Ankara, Turkey. pp.281-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653362v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Approche Formelle pour l'Evaluation de la Tolérance aux Interruptions des Système Interactifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Gaining assurance in a voter-verifiable voting system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Strigini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Leach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conférence Francophone sur l'Interaction Homme-Machine: L'interaction au sommet (IHM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM : Association Francophone d'Interaction Humain-Machine, Oct 2009, Grenoble, France. pp.141-150, </w:t>
+              <w:t xml:space="preserve">2nd International Conference on Dependability (DEPEND 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Athens Vouliagmeni, Greece. pp.99-104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DEPEND.2009.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653366v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AROVE-v: Assessing the resilience of open verifiable E-voting systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Strigini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Dependable Computing Conference (EDCC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Kaunas, Lithuania. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17198,77 +17198,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability Study of Multi-Modal Interfaces using Eye-Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP International Federation for Information Processing, Sep 2007, Rio de Janeiro, Brazil. pp.412-424, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17302,103 +17302,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Usability Evaluation of Multimodal Man-Machine Interfaces for Space Ground Segment Applications Using Petri net Based Formal Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Space Operations (SpaceOps 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), Jun 2006, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17445,77 +17445,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Communication Breakdowns for eHealth Systems Design (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlena Tavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Basnyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effie Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17553,90 +17553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What User Interface Tools are needed for Safety Critical Interactive Systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2005 Workshop : The Future of User Interface Design Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Portland, Oregon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17661,103 +17661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Description of Multimodal Interaction Techniques for Immersive Virtual Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Schyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP TC 13, Sep 2005, Rome, Italy. pp.170-183, </w:t>
@@ -17795,90 +17795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Kind of Verification of Formal Navigation Modelling for Reliable and Usable Web Applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Network (IRN Neutrino 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Neutrino (CNRS et CEA), Mar 2005, Valencia, Spain. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17903,90 +17903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWCEditor: A Model-based Tool for interactive Modelling of Web Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Computer-Aided Design of User Interfaces (CADUI 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Madeira Island, Portugal. pp.55-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18020,77 +18020,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasks and Scenario-based Evaluation of Information Visualization Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd annual conference on Task models and diagrams (TAMODIA 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Prague, Czech Republic. pp.165-172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18118,377 +18118,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StateWebCharts: A Formal Description Technique Dedicated to Navigation Modelling of Web Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synergistic Use of Visualisation Technique and Web Navigation Model for Information Space Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Interactive Systems. Design, Specification, and Verification (DSV-IS 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Human-Computer (HCI 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Creta, Greece. pp.1091-1095</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664737v1</w:t>
+                <w:t xml:space="preserve">hal-03664739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Interactive Systems: Why A Task Model is not Enough</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">StateWebCharts: A Formal Description Technique Dedicated to Navigation Modelling of Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Human-Computer (HCI 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Interactive Systems. Design, Specification, and Verification (DSV-IS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Funchal, Portugal. pp.61-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39929-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664738v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Use of Visualisation Technique and Web Navigation Model for Information Space Exploration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Automatic Generation of Interactive Systems: Why A Task Model is not Enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Human-Computer (HCI 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2003, Creta, Greece. pp.1091-1095</w:t>
+              <w:t xml:space="preserve">, Jun 2003, Creta, Greece. pp.198-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664739v1</w:t>
+                <w:t xml:space="preserve">hal-03664738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Evaluation for the Web: How Improve Navigation Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Automated Testing in ACM Conference on Computer-Human Interaction (CHI 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Minneapolis, USA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18513,77 +18513,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche structurée pour la conception et l'évaluation d'applications Web par l'exploitation synergique des modèles de tâche et de navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.153-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18617,64 +18617,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-Based Assessment of Web Navigation Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18719,299 +18719,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação da Navegação de Interfaces Web a partir de Modelos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Designing Navigation for Web Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Pimenta</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Human Factors in Computer Systems (IHC 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal de Santa Catarina (UFSC), Oct 2001, Florianopolis, SC, Brazil. pp.48-60</w:t>
+              <w:t xml:space="preserve">Annual Conference of the BCS-HCI Group jointly with Annual Conference of AFIHM 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BCS-HCI Group, Sep 2001, Lille, France. pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667080v1</w:t>
+                <w:t xml:space="preserve">hal-03667083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Navigation for Web Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Avaliação da Navegação de Interfaces Web a partir de Modelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bastide</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pimenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the BCS-HCI Group jointly with Annual Conference of AFIHM 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BCS-HCI Group, Sep 2001, Lille, France. pp.43-46</w:t>
+              <w:t xml:space="preserve">4th Workshop on Human Factors in Computer Systems (IHC 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal de Santa Catarina (UFSC), Oct 2001, Florianopolis, SC, Brazil. pp.48-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667083v1</w:t>
+                <w:t xml:space="preserve">hal-03667080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability Evaluation Methods: What is still missing for the Web?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19081,64 +19081,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Virtual Instruments in Web-Based Multi-User VR: A Case Study with a 3D Drum Kit and Web Audio Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mir-Sadjadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19176,103 +19176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAM Jam Party: a collaborative real-time music creation experience in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Hofr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC 2025 - Web Audio Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris Auditorium du Petit Palais, France. Zenodo, 2025, </w:t>
@@ -19310,103 +19310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Collaborative and immersive Modular Audio Installations with WAM Jam Party</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Hofr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS 2025 - IEEE International Symposium on the Internet of Sounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, L'aquila, Italy. </w:t>
@@ -19435,90 +19435,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Mobile Web Augmentation by end users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference, ICWE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19556,77 +19556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Application Design: Task Modeling with Failure in Mind (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlena Tavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Basnyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effie Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19735,118 +19735,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bramwell-Dicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Abdelnour-Nocera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Nature Switzerland, LNCS-14536 (Part II), 2024, Lecture Notes in Computer Science, 978-3-031-61687-7. </w:t>
+              <w:t xml:space="preserve">Springer Nature Switzerland, LNCS-14535 (Part I), 2024, Lecture Notes in Computer Science, 978-3-031-61687-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-61688-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305579v1</w:t>
+                <w:t xml:space="preserve">hal-04967954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design for Equality and Justice</w:t>
               </w:r>
@@ -19858,118 +19858,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bramwell-Dicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Abdelnour-Nocera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Nature Switzerland, LNCS-14535 (Part I), 2024, Lecture Notes in Computer Science, 978-3-031-61687-7. </w:t>
+              <w:t xml:space="preserve">Springer Nature Switzerland, LNCS-14536 (Part II), 2024, Lecture Notes in Computer Science, 978-3-031-61687-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-61688-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967954v1</w:t>
+                <w:t xml:space="preserve">hal-05305579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Interactions</w:t>
               </w:r>
@@ -19981,51 +19981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Abdelnour Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Parmaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Loizides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20130,51 +20130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Loizides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayiotis Zaphiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20248,64 +20248,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kati Kuusinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Larusdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, LNCS-11262, 2019, Lecture Notes in Computer Science, 978-3-030-05908-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05909-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20384,51 +20384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart E. Nacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, LNCS-11747, 2019, Lecture Notes in Computer Science, 978-3-030-29383-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20498,51 +20498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Loizides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayiotis Zaphiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20629,51 +20629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Nacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, LNCS-11746, 2019, Lecture Notes in Computer Science, 978-3-030-29380-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20756,51 +20756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dannenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, LNCS-10774, 2018, Lecture Notes in Computer Science, 978-3-319-92080-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-92081-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21348,90 +21348,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Centered and Error-Resilient Systems Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gulliksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -21484,598 +21484,598 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LNCS-9297, 2015, Lecture Notes in Computer Science, 978-3-319-22667-5. </w:t>
+              <w:t xml:space="preserve">LNCS-9296, 2015, Lecture Notes in Computer Science, 978-3-319-22700-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599894v1</w:t>
+                <w:t xml:space="preserve">hal-01599654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LNCS-9299, 2015, Lecture Notes in Computer Science, 978-3-319-22722-1. </w:t>
+              <w:t xml:space="preserve">LNCS-9297, 2015, Lecture Notes in Computer Science, 978-3-319-22667-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610767v1</w:t>
+                <w:t xml:space="preserve">hal-01599894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LNCS-9298, 2015, Lecture Notes in Computer Science, 978-3-319-22697-2. </w:t>
+              <w:t xml:space="preserve">LNCS-9299, 2015, Lecture Notes in Computer Science, 978-3-319-22722-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22698-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609409v1</w:t>
+                <w:t xml:space="preserve">hal-01610767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LNCS-9296, 2015, Lecture Notes in Computer Science, 978-3-319-22700-9. </w:t>
+              <w:t xml:space="preserve">LNCS-9298, 2015, Lecture Notes in Computer Science, 978-3-319-22697-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22698-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599654v1</w:t>
+                <w:t xml:space="preserve">hal-01609409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Centered Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, LNCS-8742, 2014, Lecture Notes in Computer Science, 978-3-662-44810-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44811-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22141,105 +22141,105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitte Lindgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Wesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, LNCS-8120 (Part IV), 2013, Human-Computer Interaction – INTERACT 2013, 978-3-642-40497-9. </w:t>
+              <w:t xml:space="preserve">Springer, LNCS-8118 (Part II), 2013, Lecture Notes in Computer Science, 978-3-642-40479-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40498-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514053v1</w:t>
+                <w:t xml:space="preserve">hal-01501793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2013</w:t>
               </w:r>
@@ -22264,105 +22264,105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitte Lindgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Wesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, LNCS-8117 (Part I), 2013, Lecture Notes in Computer Science, 978-3-642-40482-5. </w:t>
+              <w:t xml:space="preserve">Springer, LNCS-8120 (Part IV), 2013, Human-Computer Interaction – INTERACT 2013, 978-3-642-40497-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40483-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40498-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497486v1</w:t>
+                <w:t xml:space="preserve">hal-01514053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2013</w:t>
               </w:r>
@@ -22387,105 +22387,105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitte Lindgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Wesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, LNCS-8119 (Part III), 2013, Lecture Notes in Computer Science, 978-3-642-40476-4. </w:t>
+              <w:t xml:space="preserve">Springer, LNCS-8117 (Part I), 2013, Lecture Notes in Computer Science, 978-3-642-40482-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40483-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504934v1</w:t>
+                <w:t xml:space="preserve">hal-01497486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2013</w:t>
               </w:r>
@@ -22510,148 +22510,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitte Lindgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Wesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, LNCS-8118 (Part II), 2013, Lecture Notes in Computer Science, 978-3-642-40479-5. </w:t>
+              <w:t xml:space="preserve">Springer, LNCS-8119 (Part III), 2013, Lecture Notes in Computer Science, 978-3-642-40476-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40480-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501793v1</w:t>
+                <w:t xml:space="preserve">hal-01504934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Centered Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22685,575 +22685,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part III: 13th IFIP TC 13 International Conference, Lisbon, Portugal, September 5-9, 2011, Proceedings</w:t>
+                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LNCS-6948, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t>
+              <w:t xml:space="preserve">, LNCS-6949, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23767-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590548v1</w:t>
+                <w:t xml:space="preserve">hal-01597099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part I</w:t>
+                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part III: 13th IFIP TC 13 International Conference, Lisbon, Portugal, September 5-9, 2011, Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedro Campos; Nicholas Graham; Joaquim Jorge; Nuno Nunes; Philippe Palanque; Marco Antonio Winckler. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LNCS-6946, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t>
+              <w:t xml:space="preserve">, LNCS-6948, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591820v1</w:t>
+                <w:t xml:space="preserve">hal-01590548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part II</w:t>
+                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LNCS-6947, 2011, Lecture Notes in Computer Science, 978-3-642-23770-6. </w:t>
+              <w:t xml:space="preserve">, LNCS-6946, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23771-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590866v1</w:t>
+                <w:t xml:space="preserve">hal-01591820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part IV</w:t>
+                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LNCS-6949, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23767-6. </w:t>
+              <w:t xml:space="preserve">, LNCS-6947, 2011, Lecture Notes in Computer Science, 978-3-642-23770-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23771-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597099v1</w:t>
+                <w:t xml:space="preserve">hal-01590866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23271,103 +23271,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDViz: a tool to assist the multidimensional exploration of SPARQL endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Information Systems and Technologies : 16th International Conference, WEBIST 2020, November 3–5, 2020, and 17th International Conference, WEBIST 2021, October 26–28, 2021, Virtual Events, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNBIP - 469, </w:t>
@@ -23418,90 +23418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through the Eyes of Women in Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texts of Discomfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carnegie Mellon University: ETC Press, pp.387 - 414, 2021, 978-1-7948-8071-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23535,90 +23535,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WASABI Dataset: Cultural, Lyrics and Audio Analysis Metadata About 2 Million Popular Commercially Released Songs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23695,64 +23695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jerzy Goluchowski; Malgorzata Pankowska; Henry Linger; Chris Barry; Michael Lang; Christoph Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity in Information Systems Development: Proceedings of the 25th International Conference on Information Systems Development (ISD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
@@ -23816,77 +23816,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Augmentation as a Promising Technology for End User Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Aldalur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabio Paternò; Volker Wulf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives in End-User Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -23937,77 +23937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kronbauer, Arthur; Mattos, Ecivaldo; Sampaio, Andreia Libório; Boscarioli, Clodis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Tutorials of the 14th Brazilian Symposium on Human Factors in Computing Systems (IHC 2015), Salvador Brazil, November 3-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Brazilian Computing Society, pp.29--58, 2015</w:t>
@@ -24036,64 +24036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models as Representations for Supporting the Development of e-Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usability in Government Systems: User Experience Design for Citizens and Public Servants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (1 : Chapter 19 : Models as Abstract Representations for supporting the development of e-Procedures), </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24278,77 +24278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Model-Based Approach for Designing Interruptions-Tolerant Advanced User Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hussmann, Heinrich; Meixner, Gerrit; Zuehlke, Detlef. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model-Driven Development of Advanced User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 340, </w:t>
@@ -24411,77 +24411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task Models and System Models as a Bridge between HCI and Sofware Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seffah, Ahmed; Vanderdonckt, Jean; Desmarais, Michel C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Centered Software Engineering Software Engineering Models, Patterns and Architectures for HCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 17, </w:t>
@@ -24545,77 +24545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Evaluation: A New Way to Support Usability Evaluation of Multimodal Interactive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Law, Effie; Hvannberg Ebba; Cockton Gilbert; Vanderdonckt, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maturing Usability: Quality in Software, Interaction and Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -24835,51 +24835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302463v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2025.2581255" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2025.02.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alexandra Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Friedrich Dorneles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Winckler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/isys.2024.4064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/view.292" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635452v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fafet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Graulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Passin-Cauneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532208" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Luyten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron John Quigley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03811257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bosetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tacuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaya Gambo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Firmenich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rossi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2022.103633" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2112529" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Hak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barboni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3535063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Reuter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmaksoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.568284" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Rocha Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Tr&#230;tteberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394979" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Bowen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394973" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dezarnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.10.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00566-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;se K L Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane S Machado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria M G Valen&#231;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronei M Moraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177749" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538370v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2017.106031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gordillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2525367" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Corletto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X17400219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Albertos Marco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Penichet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gallud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0383-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-7.05" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Casteleyn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez Normand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Patern&#242;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598608" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.08.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPC.2013.2257212" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Farenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.056" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713700" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155843v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Bernart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Nedel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escobar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hofr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17641873" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702038.3702112" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563421v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Martins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Dorneles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankica Bari&#353;i&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64576-1_2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankica Barisic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sigrist" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oliver" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sciarra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596994" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102737v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Gros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596150" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vidal-Mazuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd May" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42280-5_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210148v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710323v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guimard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bauce" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Ducreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532895" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698833v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3533928" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897903" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Enrique Garrido" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Quigley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531706.3536453" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03811274v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779349v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09917-5_14" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936512v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Locoro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corchs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464417v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425819v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cava" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broders" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Halunen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64266-2_4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138769v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Lemrazzeq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54455-3_3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier Gonin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393672.3398648" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goncalves" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_40" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zauwali S Paki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857839v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Distante" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Creissac Campos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319499.3335655" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9_39" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106830v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366869v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350601" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bosseti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmenich Sergio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandos, Ulises" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_17" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879313v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879308v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-054" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Dambra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Samela" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206553" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138494v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3160504.3160506" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640905v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-C.2017.127" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138473v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02748859v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68059-0_35" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Freitas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656816v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60131-1_7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138491v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680275v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Larusdottir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Kuusinen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bogdan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barbieri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712526v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647713v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valente" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Jardim Nunes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_17" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709194v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunes Nuno" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712528v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Nunes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712531v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709193v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Costa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Machado" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Valen&#231;a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronei Moraes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712534v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209331v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Fahssi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galindo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610772v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Forbrig" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_90" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343048v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_18" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534806v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343040v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405071v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44811-3_9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141437v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263713v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carr&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263710v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWeb.2014.21" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083635v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lazar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbosa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gulliksen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcewan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2479666" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083614v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Stein d'Agostini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239731v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083623v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zaki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083414v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501960" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228723v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239732v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231775v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644340v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647154v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653413" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644329v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556811v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll&#250;cia Masip" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Granollers" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647161v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poupart" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996495" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_28" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591816v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_40" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651207v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596984v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Maciel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Furtado" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene Silveira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Prates" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_112" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647158v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996490" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647159v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragosta" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671762v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038476.2038515" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596941v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Wesson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_131" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022256v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878450.1878463" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651209v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ladry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1822018.1822043" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651216v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941019" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651212v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651215v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651210v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653361v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H. ter Beek" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Faconti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1570433.1570473" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653360v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Massink" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_56" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653359v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lundin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Leach" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653362v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Alberdi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Strigini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEPEND.2009.21" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653366v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629848" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653375v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662281v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_37" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663640v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ould" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-5657" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662290v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlena Tavena" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Basnyat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Law" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663650v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663655v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Schyn" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11555261_17" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663649v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664728v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664729v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1045446.1045475" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664737v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39929-2_5" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664738v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664739v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667069v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667070v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777026" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667068v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pimenta" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667080v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667083v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667077v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363346v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mir-Sadjadi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388770v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17761181" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388549v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138479v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663639v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehealthcongress.com/ocs/index.php.html" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05305579v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bramwell-Dicks" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Evans" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Petrie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abdelnour-Nocera" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61688-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04967954v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138795v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abdelnour Nocera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Parmaxi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Loizides" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Ardito" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-46540-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46540-7" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896565v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lamas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Zaphiris" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270716v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544612v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart E. Nacke" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553855v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544551v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Nacke" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821408v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Rajamanickam" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dannenmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92081-8" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678459v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Dalvi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Joshi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devanuj K. Balkrishan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O'Neill" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67684-5" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717200v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679769v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O&#8217;neill" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68059-0" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676186v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67744-6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647710v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599894v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abascal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fetter" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gross" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610767v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609409v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599654v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405095v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44811-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514053v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotz&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Marsden" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Lindgaard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40498-6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497486v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40483-2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504934v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501793v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556808v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590548v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campos" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jorge" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591820v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590866v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597099v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515116v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1184/R1/17071172" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282619v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_31" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120291v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-52593-8_13" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52593-8_13" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138443v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aldalur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209324v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911555v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3387/3/1/1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci3010001" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758011v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontico" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1_12" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651204v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RRQP404J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653356v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662268v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2025.2581255" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2025.02.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alexandra Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Friedrich Dorneles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Winckler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/isys.2024.4064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/view.292" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Hak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barboni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3535063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Do" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2112529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Luyten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron John Quigley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635452v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fafet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Graulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Passin-Cauneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03811257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bosetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tacuri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaya Gambo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Firmenich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2022.103633" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Reuter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmaksoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.568284" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Rocha Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Tr&#230;tteberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394979" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Bowen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394973" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dezarnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.10.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00566-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;se K L Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane S Machado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria M G Valen&#231;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronei M Moraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177749" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538370v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2017.106031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gordillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2525367" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Corletto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X17400219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145965v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Albertos Marco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Penichet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gallud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0383-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-7.05" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Casteleyn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.08.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez Normand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Patern&#242;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598608" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPC.2013.2257212" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Farenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.056" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escobar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hofr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713700" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155843v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Bernart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Nedel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17641873" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563421v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702038.3702112" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Martins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Dorneles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankica Bari&#353;i&#263;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64576-1_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankica Barisic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sigrist" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oliver" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sciarra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596994" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102737v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Gros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596150" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vidal-Mazuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd May" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42280-5_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210148v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936512v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Locoro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corchs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710323v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guimard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bauce" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Ducreux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532895" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698833v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3533928" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825059v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897903" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Enrique Garrido" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Quigley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531706.3536453" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03811274v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09917-5_14" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812992v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425819v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cava" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138763v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier Gonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393672.3398648" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079818v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broders" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Halunen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64266-2_4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138769v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Lemrazzeq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54455-3_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goncalves" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_40" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857839v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Distante" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Creissac Campos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319499.3335655" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436127v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zauwali S Paki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106830v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544532v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9_39" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366869v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350601" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bosseti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmenich Sergio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandos, Ulises" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_17" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879313v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879308v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-054" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878905v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Dambra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Samela" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206553" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138473v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-C.2017.127" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138494v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3160504.3160506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Freitas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02748859v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68059-0_35" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656816v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60131-1_7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138491v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680275v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Larusdottir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Kuusinen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bogdan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barbieri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712526v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647713v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valente" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Jardim Nunes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_17" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712528v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Nunes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712542v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunes Nuno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Costa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Machado" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Valen&#231;a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronei Moraes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712534v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209331v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Fahssi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galindo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343048v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_18" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610772v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Forbrig" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_90" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343040v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534806v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263710v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWeb.2014.21" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44811-3_9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141437v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263713v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carr&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231775v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083614v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Stein d'Agostini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083635v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lazar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbosa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gulliksen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcewan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2479666" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239731v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228726v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zaki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501960" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239732v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556811v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll&#250;cia Masip" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Granollers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647154v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653413" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644329v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596941v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Wesson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_131" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647161v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_28" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591816v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_40" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651207v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647157v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poupart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996495" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596984v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Maciel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Furtado" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene Silveira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Prates" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_112" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647158v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996490" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647159v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragosta" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671762v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038476.2038515" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651216v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ladry" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022256v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878450.1878463" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651209v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1822018.1822043" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651212v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651215v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651210v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653366v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629848" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653361v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H. ter Beek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Faconti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1570433.1570473" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653360v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Massink" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_56" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653359v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lundin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Leach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653362v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Alberdi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Strigini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEPEND.2009.21" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653375v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662281v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_37" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663640v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ould" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-5657" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662290v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlena Tavena" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Basnyat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Law" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663650v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663655v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Schyn" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11555261_17" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663649v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664728v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664729v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1045446.1045475" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664739v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664737v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39929-2_5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664738v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667069v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667070v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777026" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667068v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pimenta" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667083v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667080v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667077v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363346v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mir-Sadjadi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388770v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17761181" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388549v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138479v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663639v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehealthcongress.com/ocs/index.php.html" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04967954v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bramwell-Dicks" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Evans" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Petrie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abdelnour-Nocera" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61688-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05305579v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138795v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abdelnour Nocera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Parmaxi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Loizides" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Ardito" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-46540-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46540-7" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896565v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lamas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Zaphiris" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270716v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544612v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart E. Nacke" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553855v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544551v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Nacke" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821408v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Rajamanickam" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dannenmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92081-8" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678459v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Dalvi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Joshi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devanuj K. Balkrishan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O'Neill" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67684-5" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717200v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679769v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O&#8217;neill" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68059-0" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676186v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67744-6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647710v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599654v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abascal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fetter" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gross" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599894v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610767v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609409v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405095v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44811-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501793v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotz&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Marsden" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Lindgaard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514053v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40498-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497486v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40483-2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504934v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556808v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campos" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jorge" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590548v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591820v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590866v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515116v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1184/R1/17071172" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282619v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_31" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120291v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-52593-8_13" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52593-8_13" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138443v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aldalur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209324v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911555v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3387/3/1/1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci3010001" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758011v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontico" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1_12" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651204v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RRQP404J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653356v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662268v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>