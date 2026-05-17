--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -118,390 +118,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muvin: A Visual Analytics Tool for Exploring Dynamic Collaboration Networks from Knowledge Graphs</w:t>
+                <w:t xml:space="preserve">Exploring, walking, and interacting in virtual reality with simulated low vision: a living contextual dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Menin</w:t>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Buono</w:t>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Winckler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franz Franco Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Pirkovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (330), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302463v1</w:t>
+                <w:t xml:space="preserve">hal-04429351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring, walking, and interacting in virtual reality with simulated low vision: a living contextual dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What about thematic information? An analysis of the multidimensional visualization of individual mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Franco Gallo</w:t>
+                <w:t xml:space="preserve">Jorge Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kateryna Pirkovets</w:t>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Quere</w:t>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visinf.2025.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429351v2</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about thematic information? An analysis of the multidimensional visualization of individual mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Muvin: A Visual Analytics Tool for Exploring Dynamic Collaboration Networks from Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+                <w:t xml:space="preserve">Paolo Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.99-115. </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visinf.2025.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2025.2581255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944676v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Review of User Interaction for Recommendation Systems</w:t>
               </w:r>
@@ -617,64 +617,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Treleani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiming Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -747,51 +747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Treleani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIEW. Journal of European Television History and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (23), pp.4-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -864,51 +864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bobasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -950,51 +950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Annotations: A Generic Framework For Gluing Design Artefacts in Models of Interactive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Chained Views and Follow-up Queries to Assist the Visual Exploration of the Web of Big Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nhat Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron John Quigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, EICS, 6 (EICS), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1335,64 +1335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Guided User Tasks in VR Embodied Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fafet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1603,51 +1603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-on-the-Web: Exploring the COVID-19 Scientific Literature through Visualization of Linked Data from Entity and Argument Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,51 +1776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdelmaksoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (article 568284), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,51 +1867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring the Consistency between User Requirements and Task Models: A Behavior-Based Automated Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallvard Trætteberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1952,308 +1952,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Glimpse into the Past, Present, and Future of Engineering Interactive Computing Systems</w:t>
+                <w:t xml:space="preserve">New interactive strategies for virtual reality streaming in degraded context of use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judy Bowen</w:t>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vanderdonckt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Fisichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dezarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3394973⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138759v1</w:t>
+                <w:t xml:space="preserve">hal-02366891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New interactive strategies for virtual reality streaming in degraded context of use</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Glimpse into the Past, Present, and Future of Engineering Interactive Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vanderdonckt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 86, pp.27-41. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings of the ACM on Human-Computer Interaction (HCI) 2020, 4 : EICS (article 71), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3394973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366891v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Usage of Predefined Interactive Behaviors for Writing User Stories: An Empirical Study with Potential Product Owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,51 +2339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane S Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria M G Valença</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronei M Moraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2424,853 +2424,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Milestones for Featuring GUI Prototyping Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+                <w:t xml:space="preserve">An end user development approach for mobile web augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Hak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Silvia Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (6), pp.564-589. </w:t>
+              <w:t xml:space="preserve">Mobile Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2525367), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jsea.2017.106031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/2525367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538370v2</w:t>
+                <w:t xml:space="preserve">hal-02640406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An End-User Development approach for Mobile Web Augmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Web browsing: supporting frequent uses and opportunistic requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Gordillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Winckler</w:t>
+                <w:t xml:space="preserve">José María Corletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Information Systems</w:t>
+              <w:t xml:space="preserve">Universal Access in the Information Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146001v1</w:t>
+                <w:t xml:space="preserve">hal-02146059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end user development approach for mobile web augmentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Milestones for Featuring GUI Prototyping Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/2525367⟩</w:t>
+              <w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (6), pp.564-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jsea.2017.106031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640406v1</w:t>
+                <w:t xml:space="preserve">hal-02538370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Web browsing: supporting frequent uses and opportunistic requirements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Formal Ontology for Describing Interactive Behaviors and Supporting Automated Testing on User Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José María Corletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal Access in the Information Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (04), pp.513-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793351X17400219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146059v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Ontology for Describing Interactive Behaviors and Supporting Automated Testing on User Interfaces</w:t>
+                <w:t xml:space="preserve">A FORMAL ONTOLOGY FOR DESCRIBING INTERACTIVE BEHAVIORS ON USER INTERFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (04), pp.513-539. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793351X17400219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02548019v1</w:t>
+                <w:t xml:space="preserve">hal-02145965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FORMAL ONTOLOGY FOR DESCRIBING INTERACTIVE BEHAVIORS ON USER INTERFACES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A MODEL-BASED APPROACH FOR DESCRIBING OFFLINE NAVIGATION OF WEB APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Albertos Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Penichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
+              <w:t xml:space="preserve">Journal of Web Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145965v1</w:t>
+                <w:t xml:space="preserve">hal-02146023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MODEL-BASED APPROACH FOR DESCRIBING OFFLINE NAVIGATION OF WEB APPLICATIONS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An End-User Development approach for Mobile Web Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Web Engineering</w:t>
+              <w:t xml:space="preserve">Mobile Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146023v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of UX dimensions for incident reporting systems with mobile applications in urban contexts: a longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,64 +3343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Multi-Artifact Testing Through an Ontological Perspective for Behavior-Driven Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 7, pp. 81-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3460,51 +3460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Casteleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Web Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 \ 6 (14)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3581,51 +3581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Special issue on Software Support for User Interface Description Languages (UIDL 2011), 86, Suppl C, pp.3-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3653,278 +3653,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for supporting distributed user interface orchestration over the Web</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Public policies and multilingualism in HCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Paternò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.08.014⟩</w:t>
+              <w:t xml:space="preserve">Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 21 (n° 3), pp. 70-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2598608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153939v1</w:t>
+                <w:t xml:space="preserve">hal-01154184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public policies and multilingualism in HCI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An approach for supporting distributed user interface orchestration over the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 21 (n° 3), pp. 70-73. </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 72 (n° 1), pp. 53-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2598608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2013.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154184v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying user experience dimensions for mobile incident reporting in urban contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,51 +3984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Kind of Verification of Formal Navigation Modelling for Reliable and Usable Web Applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,51 +4146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Audio Sculpting: Plugin Customization and UI Affordances in Immersive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,90 +4258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Triangle of Misunderstanding in Interactive Virtual Narratives: Gulfs Between System, Designers and Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1 - 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4375,64 +4375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WristNotes: Detachable Menu for Annotations in Immersive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliezer Bernart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,103 +4500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSPIRE : An INcremental, SPatio-temporal and Immersive approach for Representing and Exploring mobility data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Menin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHItaly 2025 - 16th Biannual Conference of the Italian SIGCHI Chapter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Salerno, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4643,51 +4643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Web Audio Plugins in 3D environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4758,589 +4758,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Échos visuels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Understanding affordances in XR interactions through a design space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Clua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHC 2024 - XXIII Brazilian Symposium on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Brasília DF Brazil, France. pp.1 - 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3702038.3702112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563421v2</w:t>
+                <w:t xml:space="preserve">hal-04875209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding affordances in XR interactions through a design space</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CM-DIR: A Method to Support the Specification of the User’s Dynamic Behavior in Recommender Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla A Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Dorneles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankica Barišić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHC 2024 - XXIII Brazilian Symposium on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HCSE 2024 - International Conference on Human-Centred Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Reyjavik, Iceland. pp.26 - 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64576-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3702038.3702112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04875209v1</w:t>
+                <w:t xml:space="preserve">hal-04829247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based methodology to characterise immersive user experience with multivariate data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VR 2024 - 31st IEEE conference on virtual reality and 3D user interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CM-DIR: A Method to Support the Specification of the User’s Dynamic Behavior in Recommender Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les Échos visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Treleani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCSE 2024 - International Conference on Human-Centred Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-64576-1_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04829247v1</w:t>
+                <w:t xml:space="preserve">hal-04563421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HandyNotes: using the hands to create semantic representations of contextually aware real-world objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Menin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VR 2024 - The 31st IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Orlando, Florida, United States. pp.265-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5368,477 +5368,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver Model for Take-Over-Request in Autonomous Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrated Framework for Understanding Multimodal Embodied Experiences in Interactive Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankica Barisic</w:t>
+                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sigrist</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auriane Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMAP 2023 - 31st ACM Conference on User Modeling, Adaptation and Personalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3563359.3596994⟩</w:t>
+              <w:t xml:space="preserve">2023 IMX - ACM International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. https://dl.acm.org/conference/imx, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3596150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205128v1</w:t>
+                <w:t xml:space="preserve">hal-04102737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Framework for Understanding Multimodal Embodied Experiences in Interactive Virtual Reality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WAM-Studio: A Web-Based Digital Audio Workstation to Empower Cochlear Implant Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vidal-Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IMX - ACM International Conference on Interactive Media Experiences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3573381.3596150⟩</w:t>
+              <w:t xml:space="preserve">INTERACT 2023 - 19th IFIP TC13 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP TC13, University of York, UK, Aug 2023, York, United Kingdom. pp.101-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42280-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102737v2</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAM-Studio: A Web-Based Digital Audio Workstation to Empower Cochlear Implant Users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Buffa</w:t>
+                <w:t xml:space="preserve">Driver Model for Take-Over-Request in Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankica Barisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vidal-Mazuy</w:t>
+                <w:t xml:space="preserve">Sylvain Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lloyd May</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aurélien Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERACT 2023 - 19th IFIP TC13 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP TC13, University of York, UK, Aug 2023, York, United Kingdom. pp.101-110, </w:t>
+              <w:t xml:space="preserve">UMAP 2023 - 31st ACM Conference on User Modeling, Adaptation and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.317-324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42280-5_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3563359.3596994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233343v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using polymorphic glyphs to support the visual exploration of hierarchical spatio-temporal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadil Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERACT 2023 - 19th IFIP International Conference of Technical Committee 13 (Human- Computer Interaction)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.325-329, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5872,64 +5872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards User Profile Meta-Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankica Barisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5967,64 +5967,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representable AI: Towards a Unified View of Core Dimensions for a Visual Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Locoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Corchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6062,51 +6062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental and multimodal visualization of discographies: exploring the WASABI music knowledge base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldric Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. </w:t>
@@ -6324,144 +6324,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Proposal: Analyzing and Understanding Embodied Interactions in Virtual Reality Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. </w:t>
+              <w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3524273.3533928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698833v1</w:t>
+                <w:t xml:space="preserve">hal-03807744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the link between emotion, attention and content in virtual immersive environments</w:t>
               </w:r>
@@ -6499,51 +6516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldric Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2022 - IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
@@ -6620,51 +6637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Quigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Jun 2022, Sophia Antipolis, France. pp.54-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6692,161 +6709,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISSA: Generic Pipeline, Knowledge Model and Visualization tools to Help Scientists Search and Make Sense of a Scientific Archive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+                <w:t xml:space="preserve">Research Proposal: Analyzing and Understanding Embodied Interactions in Virtual Reality Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Menin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China. </w:t>
+              <w:t xml:space="preserve">ACM MMSys 2022 - 13th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3524273.3533928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807744v1</w:t>
+                <w:t xml:space="preserve">hal-03698833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Indexing of Open Scientific Literature to Help Users Discover and Navigate through Publications Networks</w:t>
               </w:r>
@@ -6992,51 +6992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Iberoamerican Conference on Human-Computer Interaction 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, La Havane, Cuba. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7074,77 +7074,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Annotations to Support Analytical Provenance in Visual Exploration Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Tikat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWE 2022 - 22nd International Conference of Web Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bari, Italy. pp.1-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7191,64 +7191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization tools to explore an RDF dataset of popular songs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Tikat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7280,839 +7280,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-on-the-Web: Graphe de Connaissances et Services pour faire Progresser la Recherche sur la COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Michel</w:t>
+                <w:t xml:space="preserve">ARViz: Interactive Visualization of Association Rules for RDF Data Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances (32st French Knowledge Engineering Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.13-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV53921.2021.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230741v1</w:t>
+                <w:t xml:space="preserve">hal-03292140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Linked Data Querying to Visual Search: Towards a Visualization Pipeline for LOD Exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creating a virtual reality serious game using a domain specific language for interactive 3D environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Menin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
+                <w:t xml:space="preserve">Hui-Yin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Passin-Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMX 2021 - XR in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404572v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive multimedia visualization for exploring and fixing a multi-dimensional metadata base of popular musics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Linked Data Querying to Visual Search: Towards a Visualization Pipeline for LOD Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th MEPDaW Workshop at ISWC'21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online Streaming, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010654600003058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425819v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARViz: Interactive Visualization of Association Rules for RDF Data Exploration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Giboin</w:t>
+                <w:t xml:space="preserve">Covid-on-the-Web: Graphe de Connaissances et Services pour faire Progresser la Recherche sur la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ah-Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances (32st French Knowledge Engineering Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maxime Lefrançois, Jun 2021, Bordeaux, France. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292140v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a virtual reality serious game using a domain specific language for interactive 3D environments</w:t>
+                <w:t xml:space="preserve">Towards a Visual Approach for Representing Analytical Provenance in Exploration Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aline Menin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMX 2021 - XR in Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne / Virtual, Australia. pp.21-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV53921.2021.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464417v1</w:t>
+                <w:t xml:space="preserve">hal-03292172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Visual Approach for Representing Analytical Provenance in Exploration Processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interactive multimedia visualization for exploring and fixing a multi-dimensional metadata base of popular musics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Tikat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2021 - 25th International Conference Information Visualisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th MEPDaW Workshop at ISWC'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV53921.2021.00014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03292172v1</w:t>
+                <w:t xml:space="preserve">hal-03425819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de jeux sérieux à l'aide d'un langage dédié pour des expériences incarnées en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alain Sauveur Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Françaises de l'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Biot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8163,51 +8163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8265,291 +8265,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Multimodels-Based Approach for the Analysis of Usability and Security of Authentication Mechanisms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ah-Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cabrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCSE 2020 - 8th International Conference on Human-Centered Software Engineering - IFIP WG 13.2 International Working Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64266-2_4⟩</w:t>
+              <w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athens / Virtual, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079818v1</w:t>
+                <w:t xml:space="preserve">hal-02939363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generic Multimodels-Based Approach for the Analysis of Usability and Security of Authentication Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Broders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo Halunen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Athens / Virtual, Greece. </w:t>
+              <w:t xml:space="preserve">HCSE 2020 - 8th International Conference on Human-Centered Software Engineering - IFIP WG 13.2 International Working Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Eindhoven/ Online, Netherlands. pp.61-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64266-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939363v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Email - A Usability Study</w:t>
               </w:r>
@@ -8561,51 +8561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdelmaksoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,51 +8665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Information Controller Service (PICS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8812,77 +8812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends on engineering interactive systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Creissac Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8946,51 +8946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Testbed Tool for Comparing Usability and Security of Mobile Authentication Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zauwali S Paki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9041,77 +9041,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Adaptation Lever in 360° Video Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9175,51 +9175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring the Consistency Between User Requirements and GUI Prototypes: A Behavior-Based Automated Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallvard Trætteberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9266,77 +9266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Adaptive Editing for 360 degree Video Streaming with Deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9409,51 +9409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosseti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmenich Sergio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9517,77 +9517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Attempt to Fathom the Role of Annotations in User-Centered Design Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9638,51 +9638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Behavior-Driven Development for Assessing User Interface Design Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallvard Trætteberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9755,51 +9755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9854,77 +9854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snap-changes: a Dynamic Editing Strategy for Directing Viewer's Attention in Streaming Virtual Reality Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savino Dambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9982,659 +9982,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A behavior-based ontology for supporting automated assessment of interactive systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 11th International Conference on Semantic Computing (ICSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.383-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68059-0_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138473v2</w:t>
+                <w:t xml:space="preserve">hal-02748859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-user software engineering for the personal web: poster</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A behavior-based ontology for supporting automated assessment of interactive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE/ACM 39th International Conference on Software Engineering Companion (ICSE-C)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 11th International Conference on Semantic Computing (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, CA, United States. pp.250-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSE-C.2017.127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640905v1</w:t>
+                <w:t xml:space="preserve">hal-02138473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scenario-Based Approach for Checking Consistency in User Interface Design Artifacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">End-user software engineering for the personal web: poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Brazilian Symposium on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Joinville, Brazil. pp.3, </w:t>
+              <w:t xml:space="preserve">2017 IEEE/ACM 39th International Conference on Software Engineering Companion (ICSE-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina. pp.216-218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3160504.3160506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSE-C.2017.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138494v1</w:t>
+                <w:t xml:space="preserve">hal-02640905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClusterVis: Visualizing Nodes Attributes in Multivariate Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Scenario-Based Approach for Checking Consistency in User Interface Design Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing (SAC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVI Brazilian Symposium on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Joinville, Brazil. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3160504.3160506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146032v1</w:t>
+                <w:t xml:space="preserve">hal-02138494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Assessing Interactive Systems Using Task Models (2017)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Search Engines to Augmented Search Services: An End-User Development Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68059-0_35⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Web Engineering (ICWE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Roma, Italy. pp.115-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60131-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748859v2</w:t>
+                <w:t xml:space="preserve">hal-03656816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Search Engines to Augmented Search Services: An End-User Development Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ClusterVis: Visualizing Nodes Attributes in Multivariate Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Web Engineering (ICWE 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing (SAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.174 - 179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656816v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Search Engines to Search Services: An End-User Driven Approach</w:t>
               </w:r>
@@ -10646,64 +10646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10741,51 +10741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Conflicting User Interface Properties in User-Centered Development Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Larusdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10901,51 +10901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bosseti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Barbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10983,64 +10983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PANDA: prototyping using annotation and decision analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11104,51 +11104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Jardim Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11189,243 +11189,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Enterprise and Software Engineering Through an User-Centered Design Perspective</w:t>
+                <w:t xml:space="preserve">The Goals Approach: Agile Enterprise Driven Software Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Nunes</w:t>
+                <w:t xml:space="preserve">Nunes Nuno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Web Information Systems Engineering (WISE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Shanghai, China. pp. 349-357</w:t>
+              <w:t xml:space="preserve">25th International Conference on Information Systems Development (ISD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Katowice, Poland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712528v1</w:t>
+                <w:t xml:space="preserve">hal-01712542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Goals Approach: Agile Enterprise Driven Software Development</w:t>
+                <w:t xml:space="preserve">Bridging Enterprise and Software Engineering Through an User-Centered Design Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nunes Nuno</w:t>
+                <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Information Systems Development (ISD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Katowice, Poland. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference On Web Information Systems Engineering (WISE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Shanghai, China. pp. 349-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712542v1</w:t>
+                <w:t xml:space="preserve">hal-01712528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Objects Ambient: an integrated platform supporting new kinds of Personal Web experiences</w:t>
               </w:r>
@@ -11450,51 +11450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Barbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11526,234 +11526,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Prototypes and Final User Interfaces Through an Ontological Perspective for Behavior-Driven Development</w:t>
+                <w:t xml:space="preserve">Towards Automated Requirements Checking Throughout Development Processes of Interactive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Human-Centered Software Engineering (HCSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Stockholm, Sweden. pp. 86-107</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Continuous Requirements Engineering (CRE 2016) co-located with the 22nd International Conference on Requirements Engineering: Foundation for Software Quality - REFSQ 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Gothenbrg, Sweden. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709193v1</w:t>
+                <w:t xml:space="preserve">hal-01712531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Requirements Checking Throughout Development Processes of Interactive Systems</w:t>
+                <w:t xml:space="preserve">Testing Prototypes and Final User Interfaces Through an Ontological Perspective for Behavior-Driven Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Continuous Requirements Engineering (CRE 2016) co-located with the 22nd International Conference on Requirements Engineering: Foundation for Software Quality - REFSQ 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Gothenbrg, Sweden. pp. 1-2</w:t>
+              <w:t xml:space="preserve">6th International Conference on Human-Centered Software Engineering (HCSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Stockholm, Sweden. pp. 86-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712531v1</w:t>
+                <w:t xml:space="preserve">hal-01709193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Information Management in Educational Context: the importance of unification to information access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaise Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11824,239 +11824,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible distribution of existing Web interfaces: an architecture involving developers and end-users</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Testing Prototypes and Final User Interfaces Through an Ontological Perspective for Behavior-Driven Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Distributed User Interfaces: Distributing Interactions (DUI 2016) at 16th ICWE 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Human-Centred Software Engineering (HCSE) / 8th International Conference on Human Error, Safety, and System Development (HESSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Stockholm, Sweden. pp.86-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44902-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712534v1</w:t>
+                <w:t xml:space="preserve">hal-01647702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Prototypes and Final User Interfaces Through an Ontological Perspective for Behavior-Driven Development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Flexible distribution of existing Web interfaces: an architecture involving developers and end-users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bosseti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Human-Centred Software Engineering (HCSE) / 8th International Conference on Human Error, Safety, and System Development (HESSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Workshop on Distributed User Interfaces: Distributing Interactions (DUI 2016) at 16th ICWE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lugano, Switzerland. pp. 200-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44902-9_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01647702v1</w:t>
+                <w:t xml:space="preserve">hal-01712534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur l'enseignement de la modélisation des taches au Master Interaction Homme-Machine de Toulouse (GT Modèles de Tâches - IHM 2015)</w:t>
               </w:r>
@@ -12081,51 +12081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racim Fahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12157,559 +12157,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability aspects of the inside-in approach for ancillary search tasks on the web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IFIP WG 13.2 Workshop on User Experience and User-Centered Development Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carla Freitas</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Forbrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.211-230, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_18⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.661-662, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343048v1</w:t>
+                <w:t xml:space="preserve">hal-01610772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP WG 13.2 Workshop on User Experience and User-Centered Development Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Usability aspects of the inside-in approach for ancillary search tasks on the web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.661-662, </w:t>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.211-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22668-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610772v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Milestones in the History of GUI Prototyping Tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">AUTOM AT ICS: Research activities on Automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP TC.13 International Conference on Human-Computer Interaction (INTERACT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp. 1-12</w:t>
+              <w:t xml:space="preserve">5th International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343040v1</w:t>
+                <w:t xml:space="preserve">hal-01534806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUTOM AT ICS: Research activities on Automation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Review of Milestones in the History of GUI Prototyping Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Application and Theory of Automation in Command and Control Systems (ATACCS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">15th IFIP TC.13 International Conference on Human-Computer Interaction (INTERACT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534806v1</w:t>
+                <w:t xml:space="preserve">hal-01343040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside-In Search: An Alternative for Performing Ancillary Search Tasks on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Cava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Latin American Web Congress (LA-Web 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Ouro Preto, Brazil. pp.91--99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12743,90 +12743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Task-Models Development Using Sub-models, Sub-routines and Generic Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racim Fahssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12873,90 +12873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Task-Models Development Using Sub-models, Sub-routines and Generic Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racim Fahssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13003,51 +13003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics of States and Transitions in statecharts-based markup languages: a comparative study between SWC and SCXML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13137,64 +13137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction (HCI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp. 51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13213,558 +13213,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposta de um Framework para Visualização de Dados Agregados por Similaridade para Auxiliar Consultas durante a Navegação na Web</w:t>
+                <w:t xml:space="preserve">Workshop on engaging the human-computer interaction community with public policymaking internationally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio Stein d'Agostini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carla Freitas</w:t>
+                <w:t xml:space="preserve">Jonathan Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gulliksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mcewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Brazilian Symposium on Human Factors in Computing Systems (IHC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.3279-3282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2468356.2479666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083614v1</w:t>
+                <w:t xml:space="preserve">hal-04083635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop on engaging the human-computer interaction community with public policymaking internationally</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Domain Specific Language for Orchestrating User Tasks Whilst Navigation Web Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Web Engineering (ICWE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp. 224-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083635v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain Specific Language for Orchestrating User Tasks Whilst Navigation Web Sites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Making Distributed User Interfaces Interruption-Resistant : A Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Albertos Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Penichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Web Engineering (ICWE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp. 224-232</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Distributed User Interfaces (DUI 2013) part of the 5th ACM SIGCHI Symposium on Engineering Interactive Computing Systems conference (EICS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp. 14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239731v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Distributed User Interfaces Interruption-Resistant : A Model-Based Approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposta de um Framework para Visualização de Dados Agregados por Similaridade para Auxiliar Consultas durante a Navegação na Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Stein d'Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Dorneles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Firmenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Distributed User Interfaces (DUI 2013) part of the 5th ACM SIGCHI Symposium on Engineering Interactive Computing Systems conference (EICS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp. 14-17</w:t>
+              <w:t xml:space="preserve">12th Brazilian Symposium on Human Factors in Computing Systems (IHC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Manaus, Brazil. pp.148-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228726v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supportive User Interfaces and Task Migratability in Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Distributed User Interfaces: Models, Methods and Tools DUI @ EICS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13783,308 +13783,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Applications for Incident Reporting Systems in Urban Contexts : lessons learned from an empirical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing Incidents Reporting Systems across Applications Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Cognitive Ergonomics (ECCE 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction (HCI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp. 521-530</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083414v1</w:t>
+                <w:t xml:space="preserve">hal-01239732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasks Model Composition : beyond data, representing user activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshops Current Trends in Web Engineering (ICWE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aalborg, Denmark. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Incidents Reporting Systems across Applications Domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mobile Applications for Incident Reporting Systems in Urban Contexts : lessons learned from an empirical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Stein d'Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction (HCI 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Conference on Cognitive Ergonomics (ECCE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Aug 2013, Toulouse, France. pp.29-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2501907.2501960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239732v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Process for Exhibiting Design Choices and Trade-Offs in (Potentially) Conflicting User Interface Guidelines</w:t>
               </w:r>
@@ -14096,51 +14096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llúcia Masip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14204,51 +14204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for Master Programs on Human-Computer Interaction (HCI): experience report of the M2IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14351,51 +14351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Ergonomie et Interaction homme-machine (Ergo'IHM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.81-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14468,51 +14468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique RTRA - FHAE : Facteurs Humains pour la Sécurité Aéronautique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISAE, Toulouse; UT2J, Toulouse, Mar 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14537,77 +14537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5th Workshop on Software and Usability Engineering Cross-Pollination: Patterns, Usability and User Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Wesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14680,51 +14680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on HCI Design and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Limassol, Cyprus. pp.45--53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14762,51 +14762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool Support for Web Applications Adaptation Using Navigation History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14879,51 +14879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.589-609, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15009,51 +15009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP WG 2.7/13.4 Workshop on User Interface Description Languages (UIDL 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Sep 2011, Lisbonne, Portugal. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15104,51 +15104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15234,51 +15234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milene Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15390,51 +15390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ACM SIGCHI Conference Engineering Interactive Computing Systems (EICS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGCHI (Special Interest Group on Computer-Human Interaction); IFIP WG 2.7/13.4 (International Federation for Information Processing), Jun 2011, Pise, Italy. pp.21-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15507,51 +15507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ragosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15593,51 +15593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach and tool support for assisting users to fill-in web forms with personal information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15717,555 +15717,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche à base de modèles pour l'ingénierie logicielle de techniques d'interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DREAMER : a Design Rationale Environment for Argumentation, Modeling and Engineering Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ladry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marco Winckler</w:t>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference on l'Interaction Homme-Machine (IHM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIGCHI, Sep 2010, Luxembourg, Luxembourg. pp.81-88, </w:t>
+              <w:t xml:space="preserve">28th ACM international conference on Design of Communication (SIGDOC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGDOC, Sep 2010, São Carlos / São Paulo, Brazil. pp.73-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1941007.1941019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1878450.1878463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651216v1</w:t>
+                <w:t xml:space="preserve">hal-01022256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DREAMER : a Design Rationale Environment for Argumentation, Modeling and Engineering Requirements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Martinie</w:t>
+                <w:t xml:space="preserve">Beyond Modelling: An Integrated Environment Supporting Co-Execution of Tasks and Systems Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ladry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ACM international conference on Design of Communication (SIGDOC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIGDOC, Sep 2010, São Carlos / São Paulo, Brazil. pp.73-80, </w:t>
+              <w:t xml:space="preserve">2nd ACM SIGCHI symposium on Engineering interactive computing systems (EICS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI : Special Interest Group on Computer-Human Interaction, Jun 2010, Berlin, Germany. pp.165-174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1878450.1878463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1822018.1822043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022256v1</w:t>
+                <w:t xml:space="preserve">hal-03651209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Modelling: An Integrated Environment Supporting Co-Execution of Tasks and Systems Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Embedding Requirements in Design Rationale to Deal Explicitely with User eXperience and Usability in an “intensive” Model-Based Development Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ladry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ACM SIGCHI symposium on Engineering interactive computing systems (EICS 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Model Driven Development of Advanced User Interfaces 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, Georgia, United States. pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651209v1</w:t>
+                <w:t xml:space="preserve">hal-03651212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding Requirements in Design Rationale to Deal Explicitely with User eXperience and Usability in an “intensive” Model-Based Development Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Une approche à base de modèles pour l'ingénierie logicielle de techniques d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ladry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Model Driven Development of Advanced User Interfaces 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Conference on l'Interaction Homme-Machine (IHM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGCHI, Sep 2010, Luxembourg, Luxembourg. pp.81-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1941007.1941019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651212v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desafios para Programas de Mestrado em Interação Humano-Computador (IHC): a experiência do M2IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16342,51 +16342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Safety and Reliability for managing Risk (ESREL 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRA : European Safety and Reliability Association, Sep 2010, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16424,90 +16424,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Approche Formelle pour l'Evaluation de la Tolérance aux Interruptions des Système Interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ladry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conférence Francophone sur l'Interaction Homme-Machine: L'interaction au sommet (IHM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM : Association Francophone d'Interaction Humain-Machine, Oct 2009, Grenoble, France. pp.141-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16554,64 +16554,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Approach Supporting the Comparative Predictive Assessment of the Interruption-Tolerance of Interactive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ladry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice H. ter Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16727,51 +16727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieke Massink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Aug 2009, Uppsala, Sweden. pp.494-509, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16805,51 +16805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the usability of open verifiable e-voting systems: a trial with the system Prêt à Voter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17077,51 +17077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AROVE-v: Assessing the resilience of open verifiable E-voting systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17211,51 +17211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17354,51 +17354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Space Operations (SpaceOps 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AIAA), Jun 2006, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17471,51 +17471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Basnyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effie Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17592,51 +17592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2005 Workshop : The Future of User Interface Design Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Portland, Oregon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17713,51 +17713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Schyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP TC 13 International Conference on Human-Computer Interaction (INTERACT 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP TC 13, Sep 2005, Rome, Italy. pp.170-183, </w:t>
@@ -17795,51 +17795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Kind of Verification of Formal Navigation Modelling for Reliable and Usable Web Applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17903,51 +17903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWCEditor: A Model-based Tool for interactive Modelling of Web Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18020,51 +18020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasks and Scenario-based Evaluation of Information Visualization Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18137,64 +18137,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Use of Visualisation Technique and Web Navigation Model for Information Space Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Cava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18232,51 +18232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StateWebCharts: A Formal Description Technique Dedicated to Navigation Modelling of Web Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18349,51 +18349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Human-Computer (HCI 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Creta, Greece. pp.198-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18418,51 +18418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Evaluation for the Web: How Improve Navigation Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18513,51 +18513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche structurée pour la conception et l'évaluation d'applications Web par l'exploitation synergique des modèles de tâche et de navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18617,51 +18617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-Based Assessment of Web Navigation Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18725,51 +18725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Navigation for Web Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18833,51 +18833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avaliação da Navegação de Interfaces Web a partir de Modelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Farenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18941,51 +18941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability Evaluation Methods: What is still missing for the Web?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19075,299 +19075,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied Virtual Instruments in Web-Based Multi-User VR: A Case Study with a 3D Drum Kit and Web Audio Modules</w:t>
+                <w:t xml:space="preserve">WAM Jam Party: a collaborative real-time music creation experience in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Hofr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC 2025 - 9th Web Audio Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAC 2025 - Web Audio Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris Auditorium du Petit Palais, France. Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17761181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363346v1</w:t>
+                <w:t xml:space="preserve">hal-05388770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAM Jam Party: a collaborative real-time music creation experience in VR</w:t>
+                <w:t xml:space="preserve">Embodied Virtual Instruments in Web-Based Multi-User VR: A Case Study with a 3D Drum Kit and Web Audio Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Mir-Sadjadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC 2025 - Web Audio Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WAC 2025 - 9th Web Audio Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France. Proceedings the Web Audio Conference 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388770v1</w:t>
+                <w:t xml:space="preserve">hal-05363346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Collaborative and immersive Modular Audio Installations with WAM Jam Party</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19474,51 +19474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Firmenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference, ICWE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19582,51 +19582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Basnyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effie Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19735,51 +19735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bramwell-Dicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19858,51 +19858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bramwell-Dicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19981,51 +19981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Abdelnour Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Parmaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Loizides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20130,51 +20130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Loizides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayiotis Zaphiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20261,51 +20261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Larusdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, LNCS-11262, 2019, Lecture Notes in Computer Science, 978-3-030-05908-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05909-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20384,51 +20384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart E. Nacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, LNCS-11747, 2019, Lecture Notes in Computer Science, 978-3-030-29383-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20485,240 +20485,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Loizides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Nacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer International Publishing, LNCS-11748, 2019, Lecture Notes in Computer Science</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Springer International Publishing, LNCS-11746, 2019, Lecture Notes in Computer Science, 978-3-030-29380-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29381-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553855v1</w:t>
+                <w:t xml:space="preserve">hal-02544551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Loizides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayiotis Zaphiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer International Publishing, LNCS-11746, 2019, Lecture Notes in Computer Science, 978-3-030-29380-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Springer International Publishing, LNCS-11748, 2019, Lecture Notes in Computer Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29381-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02544551v1</w:t>
+                <w:t xml:space="preserve">hal-02553855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Thoughts, Local Designs</w:t>
               </w:r>
@@ -20756,51 +20756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dannenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Petrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, LNCS-10774, 2018, Lecture Notes in Computer Science, 978-3-319-92080-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-92081-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20948,51 +20948,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2017</w:t>
+                <w:t xml:space="preserve">Human-Computer Interaction - INTERACT 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girish Dalvi</w:t>
@@ -21024,78 +21024,78 @@
                 <w:t xml:space="preserve">Devanuj K. Balkrishan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacki O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer International Publishing, LNCS-10515, 2017, Lecture Notes in Computer Science, 978-3-319-67686-9. </w:t>
+              <w:t xml:space="preserve">Springer International Publishing, LNCS-10513, 2017, Lecture Notes in Computer Science, 978-3-319-67743-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67744-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717200v1</w:t>
+                <w:t xml:space="preserve">hal-01676186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2017</w:t>
               </w:r>
@@ -21133,120 +21133,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudha Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devanuj K. Balkrishan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacki O'Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, LNCS-10515, 2017, Lecture Notes in Computer Science, 978-3-319-67686-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacki O’neill</w:t>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68059-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679769v1</w:t>
+                <w:t xml:space="preserve">hal-01717200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Computer Interaction - INTERACT 2017</w:t>
+                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girish Dalvi</w:t>
@@ -21260,178 +21260,178 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudha Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devanuj K. Balkrishan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacki O'Neill</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacki O’neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer International Publishing, LNCS-10513, 2017, Lecture Notes in Computer Science, 978-3-319-67743-9. </w:t>
+              <w:t xml:space="preserve">Springer International Publishing, LNCS-10516, 2017, Lecture Notes in Computer Science, 978-3-319-68058-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67744-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68059-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676186v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Centered and Error-Resilient Systems Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gulliksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -21484,51 +21484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21611,51 +21611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21738,51 +21738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21865,51 +21865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21979,103 +21979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Centered Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, LNCS-8742, 2014, Lecture Notes in Computer Science, 978-3-662-44810-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44811-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22154,51 +22154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitte Lindgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Wesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, LNCS-8118 (Part II), 2013, Lecture Notes in Computer Science, 978-3-642-40479-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22277,51 +22277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitte Lindgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Wesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, LNCS-8120 (Part IV), 2013, Human-Computer Interaction – INTERACT 2013, 978-3-642-40497-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40498-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22400,51 +22400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitte Lindgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Wesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, LNCS-8117 (Part I), 2013, Lecture Notes in Computer Science, 978-3-642-40482-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40483-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22523,51 +22523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitte Lindgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Wesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, LNCS-8119 (Part III), 2013, Lecture Notes in Computer Science, 978-3-642-40476-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22594,64 +22594,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Centered Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Forbrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bernhaupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22730,51 +22730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22821,303 +22821,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part III: 13th IFIP TC 13 International Conference, Lisbon, Portugal, September 5-9, 2011, Proceedings</w:t>
+                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LNCS-6948, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t>
+              <w:t xml:space="preserve">, LNCS-6946, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590548v1</w:t>
+                <w:t xml:space="preserve">hal-01591820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part I</w:t>
+                <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part III: 13th IFIP TC 13 International Conference, Lisbon, Portugal, September 5-9, 2011, Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedro Campos; Nicholas Graham; Joaquim Jorge; Nuno Nunes; Philippe Palanque; Marco Antonio Winckler. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LNCS-6946, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t>
+              <w:t xml:space="preserve">, LNCS-6948, 2011, Lecture Notes in Computer Science book series (LNCS), 978-3-642-23773-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23765-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591820v1</w:t>
+                <w:t xml:space="preserve">hal-01590548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2011, Part II</w:t>
               </w:r>
@@ -23142,51 +23142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23271,51 +23271,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDViz: a tool to assist the multidimensional exploration of SPARQL endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23418,90 +23418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through the Eyes of Women in Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texts of Discomfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carnegie Mellon University: ETC Press, pp.387 - 414, 2021, 978-1-7948-8071-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23587,51 +23587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Semantic Web. ESWC 2021. Lecture Notes in Computer Science, vol 12731.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.515-531, 2021, </w:t>
@@ -23695,64 +23695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Rocha Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jerzy Goluchowski; Malgorzata Pankowska; Henry Linger; Chris Barry; Michael Lang; Christoph Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity in Information Systems Development: Proceedings of the 25th International Conference on Information Systems Development (ISD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
@@ -23816,51 +23816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Augmentation as a Promising Technology for End User Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Aldalur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23963,51 +23963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kronbauer, Arthur; Mattos, Ecivaldo; Sampaio, Andreia Libório; Boscarioli, Clodis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Tutorials of the 14th Brazilian Symposium on Human Factors in Computing Systems (IHC 2015), Salvador Brazil, November 3-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Brazilian Computing Society, pp.29--58, 2015</w:t>
@@ -24036,51 +24036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models as Representations for Supporting the Development of e-Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24134,298 +24134,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisioning Advanced User Interfaces for E-Government Applications: A Case Study</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Saïd Assar, Imed Boughzala, Isabelle Boydens. </w:t>
+                <w:t xml:space="preserve">A Formal Model-Based Approach for Designing Interruptions-Tolerant Advanced User Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hussmann, Heinrich; Meixner, Gerrit; Zuehlke, Detlef. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Practical Studies in E-Government: Best Practices from Around the World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7533-1_12⟩</w:t>
+              <w:t xml:space="preserve">Model-Driven Development of Advanced User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-170, 2011, Studies in Computational Intelligence book series (SCI), 978-3-642-14561-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14562-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758011v1</w:t>
+                <w:t xml:space="preserve">hal-03651204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Model-Based Approach for Designing Interruptions-Tolerant Advanced User Interfaces</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Hussmann, Heinrich; Meixner, Gerrit; Zuehlke, Detlef. </w:t>
+                <w:t xml:space="preserve">Envisioning Advanced User Interfaces for E-Government Applications: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Calvary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Scapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pontico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saïd Assar, Imed Boughzala, Isabelle Boydens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model-Driven Development of Advanced User Interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14562-9_8⟩</w:t>
+              <w:t xml:space="preserve">Practical Studies in E-Government: Best Practices from Around the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer New York, pp.205-228, 2011, 978-1-4419-7532-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7533-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03651204v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task Models and System Models as a Bridge between HCI and Sofware Engineering</w:t>
               </w:r>
@@ -24437,51 +24437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seffah, Ahmed; Vanderdonckt, Jean; Desmarais, Michel C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Centered Software Engineering Software Engineering Models, Patterns and Architectures for HCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 17, </w:t>
@@ -24571,51 +24571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Law, Effie; Hvannberg Ebba; Cockton Gilbert; Vanderdonckt, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maturing Usability: Quality in Software, Interaction and Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -24835,51 +24835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2025.2581255" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2025.02.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alexandra Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Friedrich Dorneles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Winckler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/isys.2024.4064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/view.292" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Hak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barboni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3535063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Do" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2112529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Luyten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron John Quigley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635452v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fafet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Graulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Passin-Cauneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03811257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bosetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tacuri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaya Gambo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Firmenich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2022.103633" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Reuter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmaksoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.568284" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Rocha Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Tr&#230;tteberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394979" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Bowen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394973" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dezarnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.10.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00566-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;se K L Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane S Machado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria M G Valen&#231;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronei M Moraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177749" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538370v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2017.106031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gordillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2525367" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Corletto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X17400219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145965v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Albertos Marco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Penichet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gallud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0383-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-7.05" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Casteleyn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.08.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez Normand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Patern&#242;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598608" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPC.2013.2257212" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Farenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.056" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escobar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hofr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713700" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155843v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Bernart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Nedel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17641873" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563421v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702038.3702112" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Martins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Dorneles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankica Bari&#353;i&#263;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64576-1_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankica Barisic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sigrist" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oliver" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sciarra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596994" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102737v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Gros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596150" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vidal-Mazuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd May" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42280-5_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210148v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936512v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Locoro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corchs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710323v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guimard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bauce" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Ducreux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532895" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698833v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3533928" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825059v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897903" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Enrique Garrido" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Quigley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531706.3536453" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03811274v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09917-5_14" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812992v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425819v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cava" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138763v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier Gonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393672.3398648" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079818v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broders" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Halunen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64266-2_4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138769v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Lemrazzeq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54455-3_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goncalves" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_40" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857839v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Distante" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Creissac Campos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319499.3335655" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436127v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zauwali S Paki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106830v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544532v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9_39" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366869v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350601" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bosseti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmenich Sergio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandos, Ulises" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_17" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879313v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879308v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-054" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878905v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Dambra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Samela" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206553" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138473v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-C.2017.127" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138494v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3160504.3160506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Freitas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02748859v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68059-0_35" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656816v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60131-1_7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138491v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680275v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Larusdottir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Kuusinen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bogdan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barbieri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712526v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647713v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valente" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Jardim Nunes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_17" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712528v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Nunes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712542v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunes Nuno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Costa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Machado" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Valen&#231;a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronei Moraes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712534v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209331v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Fahssi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galindo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343048v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_18" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610772v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Forbrig" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_90" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343040v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534806v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263710v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWeb.2014.21" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44811-3_9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141437v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263713v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carr&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231775v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083614v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Stein d'Agostini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083635v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lazar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbosa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gulliksen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcewan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2479666" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239731v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228726v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zaki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501960" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239732v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556811v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll&#250;cia Masip" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Granollers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647154v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653413" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644329v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596941v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Wesson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_131" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647161v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_28" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591816v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_40" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651207v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647157v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poupart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996495" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596984v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Maciel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Furtado" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene Silveira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Prates" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_112" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647158v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996490" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647159v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragosta" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671762v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038476.2038515" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651216v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ladry" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022256v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878450.1878463" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651209v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1822018.1822043" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651212v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651215v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651210v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653366v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629848" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653361v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H. ter Beek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Faconti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1570433.1570473" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653360v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Massink" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_56" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653359v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lundin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Leach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653362v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Alberdi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Strigini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEPEND.2009.21" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653375v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662281v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_37" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663640v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ould" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-5657" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662290v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlena Tavena" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Basnyat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Law" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663650v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663655v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Schyn" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11555261_17" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663649v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664728v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664729v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1045446.1045475" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664739v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664737v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39929-2_5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664738v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667069v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667070v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777026" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667068v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pimenta" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667083v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667080v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667077v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363346v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mir-Sadjadi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388770v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17761181" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388549v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138479v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663639v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehealthcongress.com/ocs/index.php.html" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04967954v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bramwell-Dicks" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Evans" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Petrie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abdelnour-Nocera" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61688-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05305579v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138795v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abdelnour Nocera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Parmaxi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Loizides" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Ardito" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-46540-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46540-7" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896565v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lamas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Zaphiris" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270716v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544612v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart E. Nacke" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553855v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544551v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Nacke" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821408v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Rajamanickam" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dannenmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92081-8" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678459v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Dalvi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Joshi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devanuj K. Balkrishan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O'Neill" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67684-5" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717200v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679769v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O&#8217;neill" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68059-0" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676186v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67744-6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647710v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599654v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abascal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fetter" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gross" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599894v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610767v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609409v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405095v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44811-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501793v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotz&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Marsden" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Lindgaard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514053v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40498-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497486v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40483-2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504934v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556808v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campos" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jorge" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590548v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591820v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590866v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515116v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1184/R1/17071172" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282619v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_31" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120291v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-52593-8_13" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52593-8_13" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138443v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aldalur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209324v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911555v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3387/3/1/1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci3010001" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758011v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontico" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1_12" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651204v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RRQP404J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653356v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662268v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04429351v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alain Sauveur Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Franco Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Pirkovets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944676v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2025.02.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2025.2581255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alexandra Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Friedrich Dorneles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Winckler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/isys.2024.4064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Treleani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Shen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18146/view.292" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03969275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Hak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barboni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3535063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Do" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2112529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Luyten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron John Quigley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635452v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fafet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Graulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Passin-Cauneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3532208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03811257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bosetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tacuri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishaya Gambo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Firmenich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2022.103633" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Reuter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmaksoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudaoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.568284" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Rocha Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallvard Tr&#230;tteberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394979" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dezarnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.10.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Bowen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3394973" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00566-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;se K L Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane S Machado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria M G Valen&#231;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronei M Moraes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177749" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gordillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2525367" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Corletto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538370v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2017.106031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X17400219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145965v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Albertos Marco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Penichet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gallud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bernhaupt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0383-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-7.05" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Casteleyn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez Normand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Patern&#242;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598608" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2013.08.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPC.2013.2257212" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Farenc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.056" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Escobar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hofr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05241510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713700" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155843v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Bernart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Nedel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178219v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3750069.3750444" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17641873" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Clua" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702038.3702112" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Martins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Dorneles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankica Bari&#353;i&#263;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64576-1_2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563421v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Julien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102737v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Gros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vidal-Mazuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd May" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42280-5_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankica Barisic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sigrist" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oliver" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sciarra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596994" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Ayari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_31" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210148v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936512v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Locoro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corchs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748134v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Tikat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Molinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6767530" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710323v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guimard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bauce" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Ducreux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532895" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_38" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825059v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897903" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Enrique Garrido" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Quigley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531706.3536453" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3533928" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03762964v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Deboin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93640" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03811274v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09917-5_14" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812992v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cava" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03464373v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138763v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier Gonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3393672.3398648" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079818v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broders" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Halunen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64266-2_4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138769v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Lemrazzeq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54455-3_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goncalves" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_40" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857839v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Distante" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Creissac Campos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319499.3335655" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436127v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zauwali S Paki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106830v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544532v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9_39" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366869v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350601" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bosseti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmenich Sergio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fandos, Ulises" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_17" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879313v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879308v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-054" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878905v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Dambra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Samela" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206553" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02748859v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68059-0_35" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138473v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640905v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE-C.2017.127" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3160504.3160506" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656816v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60131-1_7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Freitas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138491v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680275v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Larusdottir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Kuusinen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bogdan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barbieri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712526v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647713v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valente" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Jardim Nunes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_17" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712542v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunes Nuno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Nunes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712531v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709193v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109378v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Costa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Machado" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Valen&#231;a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronei Moraes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9_7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712534v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209331v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Fahssi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galindo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610772v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Forbrig" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_90" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343048v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2_18" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534806v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343040v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263710v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWeb.2014.21" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44811-3_9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141437v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263713v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carr&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231775v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083635v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lazar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbosa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gulliksen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mcewan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2479666" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228726v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083614v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Stein d'Agostini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zaki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239732v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228723v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083414v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501960" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556811v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll&#250;cia Masip" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Granollers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6_4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647154v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653413" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644329v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596941v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Wesson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_131" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647161v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_28" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591816v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2_40" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651207v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647157v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poupart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996495" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596984v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Maciel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Furtado" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene Silveira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Prates" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_112" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647158v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996490" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647159v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragosta" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671762v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038476.2038515" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022256v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878450.1878463" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651209v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ladry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1822018.1822043" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651212v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651216v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941019" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651215v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651210v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653366v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629848" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653361v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H. ter Beek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Faconti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1570433.1570473" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653360v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Massink" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_56" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653359v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lundin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Leach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653362v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Alberdi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Strigini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEPEND.2009.21" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653375v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662281v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74800-7_37" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663640v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ould" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-5657" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662290v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlena Tavena" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Basnyat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Law" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663650v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663655v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Schyn" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11555261_17" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663649v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664728v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3304-4_5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664729v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1045446.1045475" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664739v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664737v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39929-2_5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664738v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667069v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667070v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777026" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667068v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pimenta" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667083v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667080v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667077v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388770v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17761181" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363346v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mir-Sadjadi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05388549v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138479v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663639v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehealthcongress.com/ocs/index.php.html" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04967954v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bramwell-Dicks" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Evans" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Petrie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abdelnour-Nocera" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61688-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05305579v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138795v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abdelnour Nocera" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Parmaxi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Loizides" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Ardito" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-46540-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46540-7" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896565v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lamas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Zaphiris" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270716v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544612v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart E. Nacke" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544551v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Nacke" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553855v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821408v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Rajamanickam" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dannenmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92081-8" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678459v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Dalvi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Joshi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devanuj K. Balkrishan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O'Neill" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67684-5" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676186v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67744-6" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717200v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679769v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O&#8217;neill" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68059-0" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647710v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44902-9" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599654v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abascal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fetter" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gross" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01599894v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22668-2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610767v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609409v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405095v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44811-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501793v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotz&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Marsden" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Lindgaard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514053v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40498-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497486v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40483-2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504934v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556808v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34347-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campos" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jorge" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591820v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590548v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23765-2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590866v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23771-3" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515116v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delachambre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1184/R1/17071172" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282619v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_31" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120291v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-52593-8_13" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52593-8_13" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138443v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Aldalur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar D&#237;az" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60291-2_17" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209324v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911555v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2076-3387/3/1/1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci3010001" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651204v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14562-9_8" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RRQP404J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758011v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontico" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1_12" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653356v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-907-3_17" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662268v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-941-5_5" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>