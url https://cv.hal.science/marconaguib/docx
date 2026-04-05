--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -638,277 +638,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your Stereotypical Mileage may Vary: Practical Challenges of Evaluating Biases in Multiple Languages and Cultural Contexts</w:t>
+                <w:t xml:space="preserve">Evaluer BLOOM en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karën Fort</w:t>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
+                <w:t xml:space="preserve">Hatim Bourfoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Benotti</w:t>
+                <w:t xml:space="preserve">Bertrand Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bezançon</w:t>
+                <w:t xml:space="preserve">Nathan Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Borg</w:t>
+                <w:t xml:space="preserve">Pierre Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.17764-17769</w:t>
+              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challenge d'extraction d'information few-shot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537096v1</w:t>
+                <w:t xml:space="preserve">hal-04678039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer BLOOM en français</w:t>
+                <w:t xml:space="preserve">Your Stereotypical Mileage may Vary: Practical Challenges of Evaluating Biases in Multiple Languages and Cultural Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatim Bourfoune</w:t>
+                <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cabot</w:t>
+                <w:t xml:space="preserve">Luciana Benotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Cassereau</w:t>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cornette</w:t>
+                <w:t xml:space="preserve">Claudia Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challenge d'extraction d'information few-shot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.17764-17769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678039v1</w:t>
+                <w:t xml:space="preserve">hal-04537096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance d’entités cliniques en few-shot en trois langues</w:t>
               </w:r>
@@ -1561,103 +1561,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles Bloom pour le traitement automatique de la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Bourfoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1951,51 +1951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48694/jcls.3924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Zaghir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bjelogrlic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.400" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Borg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623016v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Andrault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bekolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10702" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05289152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPASG054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48694/jcls.3924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Zaghir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bjelogrlic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.400" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Borg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623016v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Andrault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bekolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10702" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05289152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UPASG054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>