--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -525,291 +525,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t>
+                <w:t xml:space="preserve">Cost and time-efficient microdevice fabrication process for rarefied gas flow applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongwei Zhang</w:t>
+                <w:t xml:space="preserve">Nicolas Gaignebet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+                <w:t xml:space="preserve">Simon Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barrot Lattes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (12), pp.121707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0245358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670205v1</w:t>
+                <w:t xml:space="preserve">hal-04833179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost and time-efficient microdevice fabrication process for rarefied gas flow applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gaignebet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (12), pp.121707. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0245358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833179v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D micro-structures for rarefied gas flow applications manufactured via two-photon-polymerization</w:t>
               </w:r>
@@ -1057,347 +1057,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+                <w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tatsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Valougeorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529688v1</w:t>
+                <w:t xml:space="preserve">hal-02875944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tatsios</w:t>
+                <w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Valougeorgis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+                <w:t xml:space="preserve">Christine Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875944v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo López Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Tatsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Valougeorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,90 +1607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fratantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1735,291 +1735,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational investigation and parametrization of the pumping effect in temperature-driven flows through long tapered channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-dependent methodology for non-stationary mass flow rate measurements in a long micro-tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernane Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tatsios</w:t>
+                <w:t xml:space="preserve">Minh-Tuan Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">César Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Martin Graur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 21 (5), pp.99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-017-1932-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 21 (5), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-017-1920-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835651v1</w:t>
+                <w:t xml:space="preserve">hal-01835712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent methodology for non-stationary mass flow rate measurements in a long micro-tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational investigation and parametrization of the pumping effect in temperature-driven flows through long tapered channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tatsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 21 (5), pp.86. </w:t>
+              <w:t xml:space="preserve">, 2017, 21 (5), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-017-1920-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-017-1932-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835712v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of velocity slip at the wall for gas flows of nitrogen, R134a, and R600a through a metallic microtube</w:t>
               </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Martin Graur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2841,4730 +2841,5476 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACTUATION OF ARTIFICIAL MICRO-MUSCLES USING A KNUDSEN MICROPUMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingdong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Jobic</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368658v1</w:t>
+                <w:t xml:space="preserve">hal-05571171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+                <w:t xml:space="preserve">Performance study on a Knudsen pump prototype fabricated via two-photon-polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Bade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bergdolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen J. Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499544v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Basdanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499536v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a low-cost microdevice for rarefied gas flows fabricated via maskless lithography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Luccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raison</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694304v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Alvarez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Yann Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andersson Romero Deza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694345v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Basdanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694328v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the fabrication of a novel 3D-printed Knudsen pump via two-photon-polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colin</w:t>
+                <w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Basdanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694313v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed convection in microfluidic channels for flow manipulation (part 2): Fluid-dynamic characterization with 3D PTV</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Basdanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pulvirenti</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694296v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed convection in microfluidic channels for flow manipulations (part 1): Thermofluidic analysis with data-driven CFD modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andersson Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Graur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694287v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+                <w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tejeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bajić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070336v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t>
+                <w:t xml:space="preserve">Characterization of a low-cost microdevice for rarefied gas flows fabricated via maskless lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongwei Zhang</w:t>
+                <w:t xml:space="preserve">Nicolas Gaignebet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+                <w:t xml:space="preserve">Simon Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t>
+              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070341v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal pressure driven gas microflows in tapered microchannels with circular cross section: numerical and experimental investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the fabrication of a novel 3D-printed Knudsen pump via two-photon-polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Bade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bergdolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hengsbach</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 172-176 (paper NEGF23-438617)</w:t>
+              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070325v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+                <w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t>
+              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345864v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Laurien</w:t>
+                <w:t xml:space="preserve">Mixed convection in microfluidic channels for flow manipulation (part 2): Fluid-dynamic characterization with 3D PTV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Azzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira M’hadbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pulvirenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t>
+              <w:t xml:space="preserve">10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367361v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colin</w:t>
+                <w:t xml:space="preserve">Mixed convection in microfluidic channels for flow manipulations (part 1): Thermofluidic analysis with data-driven CFD modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Azzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pulvirenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luca Morini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t>
+              <w:t xml:space="preserve">10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345859v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Baldas</w:t>
+                <w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaven Bajić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t>
+              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 12-15 (paper NEGF23-435240)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062596v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
+                <w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Yeachana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148895v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isothermal pressure driven gas microflows in tapered microchannels with circular cross section: numerical and experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingdong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bergdolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hengsbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 172-176 (paper NEGF23-438617)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062537v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tatsios</w:t>
+                <w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t>
+              <w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105734v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vikash Kumar</w:t>
+                <w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Valougeorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t>
+              <w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148822v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Yeachana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517063v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tatsios</w:t>
+                <w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t>
+              <w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062611v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tatsios</w:t>
+                <w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan K Stefanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994117v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally driven flows in long tapered channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
+                <w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Yeachana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-152927</w:t>
+              <w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045716v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+                <w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tatsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Valougeorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t>
+              <w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045718v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Yeachana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikash Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465233v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing the early stages of a Knudsen pump design: modeling and manufacturing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Valougeorgis</w:t>
+                <w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tatsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153802</w:t>
+              <w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045717v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dynamic methodology for stationary and transient mass flow rate measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irina Graur</w:t>
+                <w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Yeachana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465373v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential Relaxation with Time of Pressure for Conductance and Mass Flow Rate Measurements of Gas at Arbitrary Rarefaction Conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tatsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Valougeorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t>
+              <w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042817v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesare J. Deschamps</w:t>
+                <w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Yeachana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t>
+              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045715v1</w:t>
+                <w:t xml:space="preserve">hal-02045708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Yeachana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fratantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t>
+              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042824v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fratantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045708v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+                <w:t xml:space="preserve">Reviewing the early stages of a Knudsen pump design: modeling and manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tatsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valougeorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
+              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048661v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of alternative designs for thermally driven micropumps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new dynamic methodology for stationary and transient mass flow rate measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernane Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh, Tuan Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Graur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 12: 1-2</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048267v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+                <w:t xml:space="preserve">Thermally driven flows in long tapered channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tatsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t>
+              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-152927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047984v1</w:t>
+                <w:t xml:space="preserve">hal-02045716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exponential Relaxation with Time of Pressure for Conductance and Mass Flow Rate Measurements of Gas at Arbitrary Rarefaction Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Graur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047912v1</w:t>
+                <w:t xml:space="preserve">hal-02042817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Viscous Slip at the Wall in Gas Flows of R134a and R600a through Metallic Microtubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Nicoluzzi</w:t>
+                <w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernane Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare J. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23nd International Compressor Engineering Conference at Purdue, West Lafayette, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, West Lafayette, United States. pp.1355</w:t>
+              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047979v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangential Momentum Accommodation Coefficient Measurements of Tetrafluoroethane in Metallic Microtubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Silva</w:t>
+                <w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Non-Equilibrium Gas Flows | Eindhoven, the Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051903v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of alternative designs for thermally driven micropumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valougeorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tatsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 12: 1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Viscous Slip at the Wall in Gas Flows of R134a and R600a through Metallic Microtubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23nd International Compressor Engineering Conference at Purdue, West Lafayette, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, West Lafayette, United States. pp.1355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangential Momentum Accommodation Coefficient Measurements of Tetrafluoroethane in Metallic Microtubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd European Conference on Non-Equilibrium Gas Flows | Eindhoven, the Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Eindhoven, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Stefanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7596,65 +8342,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7801,51 +8547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Azzini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pulvirenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109944" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schweizer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bergdolt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114213" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira M&#8217;hadbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2025.16" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaignebet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingdong Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez-Quesada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hengsbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.111915" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tatsios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1932-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Ho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Martin Graur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1920-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.02.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84HDTHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilbert M&#233;olans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.05.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamaguchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohide Niimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.70" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilbert Meolans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813805" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;olans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Nacer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilbert Meolans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jtst.7.437" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561744" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valougeorgis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465373v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh, Tuan Ho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Ho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Graur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047979v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicoluzzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Deschamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Azzini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pulvirenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109944" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schweizer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bergdolt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114213" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira M&#8217;hadbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2025.16" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaignebet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingdong Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez-Quesada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hengsbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.111915" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Ho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Martin Graur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1920-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tatsios" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1932-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.02.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84HDTHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilbert M&#233;olans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.05.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamaguchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohide Niimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.70" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilbert Meolans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813805" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;olans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Nacer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilbert Meolans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jtst.7.437" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561744" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen J. Brandner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valougeorgis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh, Tuan Ho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Ho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Graur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047979v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicoluzzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Deschamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>