--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -525,291 +525,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost and time-efficient microdevice fabrication process for rarefied gas flow applications</w:t>
+                <w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gaignebet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+                <w:t xml:space="preserve">Zongwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0245358⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833179v1</w:t>
+                <w:t xml:space="preserve">hal-04670205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost and time-efficient microdevice fabrication process for rarefied gas flow applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+                <w:t xml:space="preserve">Nicolas Gaignebet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barrot Lattes</w:t>
+                <w:t xml:space="preserve">Simon Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (12), pp.121707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0245358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670205v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D micro-structures for rarefied gas flow applications manufactured via two-photon-polymerization</w:t>
               </w:r>
@@ -1057,347 +1057,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+                <w:t xml:space="preserve">Christine Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875944v1</w:t>
+                <w:t xml:space="preserve">hal-02529688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+                <w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tatsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Valougeorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529688v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo López Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Tatsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Valougeorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,90 +1607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fratantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1735,291 +1735,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent methodology for non-stationary mass flow rate measurements in a long micro-tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational investigation and parametrization of the pumping effect in temperature-driven flows through long tapered channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tatsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 21 (5), pp.86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-017-1920-9⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 21 (5), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-017-1932-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835712v1</w:t>
+                <w:t xml:space="preserve">hal-01835651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational investigation and parametrization of the pumping effect in temperature-driven flows through long tapered channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-dependent methodology for non-stationary mass flow rate measurements in a long micro-tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernane Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tuan Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tatsios</w:t>
+                <w:t xml:space="preserve">César Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irina Martin Graur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 21 (5), pp.99. </w:t>
+              <w:t xml:space="preserve">, 2017, 21 (5), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-017-1932-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-017-1920-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835651v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of velocity slip at the wall for gas flows of nitrogen, R134a, and R600a through a metallic microtube</w:t>
               </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Martin Graur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2875,842 +2875,842 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTUATION OF ARTIFICIAL MICRO-MUSCLES USING A KNUDSEN MICROPUMP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dingdong Zhang</w:t>
+                <w:t xml:space="preserve">Performance study on a Knudsen pump prototype fabricated via two-photon-polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Bade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bergdolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Oumaziz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juergen J. Brandner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571171v1</w:t>
+                <w:t xml:space="preserve">hal-05571183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance study on a Knudsen pump prototype fabricated via two-photon-polymerization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juergen J. Brandner</w:t>
+                <w:t xml:space="preserve">Thanasis Basdanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571183v1</w:t>
+                <w:t xml:space="preserve">hal-05571187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camps</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Andrea Luccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571187v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andersson Romero Deza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571170v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Basdanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571176v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">ACTUATION OF ARTIFICIAL MICRO-MUSCLES USING A KNUDSEN MICROPUMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingdong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571189v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Basdanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanasis Basdanis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3722,120 +3722,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499544v1</w:t>
+                <w:t xml:space="preserve">hal-05499536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Basdanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanasis Basdanis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3847,94 +3847,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499536v1</w:t>
+                <w:t xml:space="preserve">hal-05499544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andersson Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,51 +4041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bajić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4136,103 +4136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a low-cost microdevice for rarefied gas flows fabricated via maskless lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaignebet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
@@ -4255,398 +4255,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the fabrication of a novel 3D-printed Knudsen pump via two-photon-polymerization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bergdolt</w:t>
+                <w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694313v1</w:t>
+                <w:t xml:space="preserve">hal-04694328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mixed convection in microfluidic channels for flow manipulation (part 2): Fluid-dynamic characterization with 3D PTV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Azzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira M’hadbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pulvirenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694328v1</w:t>
+                <w:t xml:space="preserve">hal-04694296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed convection in microfluidic channels for flow manipulation (part 2): Fluid-dynamic characterization with 3D PTV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pulvirenti</w:t>
+                <w:t xml:space="preserve">Towards the fabrication of a novel 3D-printed Knudsen pump via two-photon-polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Bade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bergdolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694296v1</w:t>
+                <w:t xml:space="preserve">hal-04694313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed convection in microfluidic channels for flow manipulations (part 1): Thermofluidic analysis with data-driven CFD modelling</w:t>
               </w:r>
@@ -4658,51 +4658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Azzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pulvirenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,64 +4861,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fratantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Yeachana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5012,51 +5012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dingdong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo López Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bergdolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,428 +5105,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+                <w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Yeachana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t>
+              <w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345859v1</w:t>
+                <w:t xml:space="preserve">hal-02367361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Valougeorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367361v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lopez Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5603,51 +5603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fratantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan K Stefanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5737,51 +5737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Yeachana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5845,90 +5845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo López Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Tatsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Valougeorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6022,51 +6022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t>
@@ -6089,342 +6089,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tatsios</w:t>
+                <w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Yeachana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t>
+              <w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062611v1</w:t>
+                <w:t xml:space="preserve">hal-03517063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Varun Yeachana</w:t>
+                <w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tatsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517063v1</w:t>
+                <w:t xml:space="preserve">hal-02062611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo López Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Tatsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Valougeorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6460,882 +6460,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+                <w:t xml:space="preserve">Reviewing the early stages of a Knudsen pump design: modeling and manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tatsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valougeorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t>
+              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045708v1</w:t>
+                <w:t xml:space="preserve">hal-02045717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colin</w:t>
+                <w:t xml:space="preserve">A new dynamic methodology for stationary and transient mass flow rate measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernane Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh, Tuan Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Graur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045718v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Yeachana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fratantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465233v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing the early stages of a Knudsen pump design: modeling and manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Tatsios</w:t>
+                <w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153802</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045717v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dynamic methodology for stationary and transient mass flow rate measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermally driven flows in long tapered channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tatsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-152927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465373v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally driven flows in long tapered channels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exponential Relaxation with Time of Pressure for Conductance and Mass Flow Rate Measurements of Gas at Arbitrary Rarefaction Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Graur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-152927</w:t>
+              <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045716v1</w:t>
+                <w:t xml:space="preserve">hal-02042817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential Relaxation with Time of Pressure for Conductance and Mass Flow Rate Measurements of Gas at Arbitrary Rarefaction Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fratantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042817v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t>
               </w:r>
@@ -7440,152 +7444,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fratantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Yeachana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t>
+              <w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042824v1</w:t>
+                <w:t xml:space="preserve">hal-02045708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t>
               </w:r>
@@ -7692,90 +7692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of alternative designs for thermally driven micropumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lopez Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Valougeorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tatsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7817,51 +7817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fratantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7925,77 +7925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fratantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laurien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barrot-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8050,90 +8050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Viscous Slip at the Wall in Gas Flows of R134a and R600a through Metallic Microtubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23nd International Compressor Engineering Conference at Purdue, West Lafayette, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, West Lafayette, United States. pp.1355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8158,51 +8158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangential Momentum Accommodation Coefficient Measurements of Tetrafluoroethane in Metallic Microtubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8547,51 +8547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Azzini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pulvirenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109944" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schweizer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bergdolt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114213" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira M&#8217;hadbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2025.16" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaignebet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingdong Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez-Quesada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hengsbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.111915" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Ho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Martin Graur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1920-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tatsios" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1932-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.02.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84HDTHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilbert M&#233;olans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.05.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamaguchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohide Niimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.70" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilbert Meolans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813805" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;olans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Nacer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilbert Meolans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jtst.7.437" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561744" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen J. Brandner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valougeorgis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh, Tuan Ho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Ho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Graur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047979v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicoluzzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Deschamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Azzini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pulvirenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109944" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schweizer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bergdolt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114213" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira M&#8217;hadbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2025.16" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaignebet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingdong Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez-Quesada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hengsbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.111915" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tatsios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1932-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Ho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Martin Graur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1920-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.02.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84HDTHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilbert M&#233;olans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.05.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamaguchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohide Niimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.70" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilbert Meolans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813805" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;olans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Nacer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilbert Meolans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jtst.7.437" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561744" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen J. Brandner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valougeorgis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh, Tuan Ho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Ho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Graur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047979v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicoluzzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Deschamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>