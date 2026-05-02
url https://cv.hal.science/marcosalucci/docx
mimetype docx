--- v0 (2026-03-30)
+++ v1 (2026-05-02)
@@ -134,867 +134,867 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiresolution Contraction Integral Equation Method for Solving Highly Nonlinear Inverse Scattering Problems</w:t>
+                <w:t xml:space="preserve">Conformal Transformation Electromagnetics Based on Schwarz-Christoffel Mapping for the Synthesis of Doubly Connected Metalenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhong</w:t>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Salucci</w:t>
+                <w:t xml:space="preserve">Federico Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuiwen Xu</w:t>
+                <w:t xml:space="preserve">Alessandro Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Polo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2956939⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (3), pp.1836-1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2948771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558520v1</w:t>
+                <w:t xml:space="preserve">hal-03131504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Transformation Electromagnetics Based on Schwarz-Christoffel Mapping for the Synthesis of Doubly Connected Metalenses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Multiresolution Contraction Integral Equation Method for Solving Highly Nonlinear Inverse Scattering Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Boulos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kuiwen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (3), pp.1836-1850. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (4), pp.1234-1247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2948771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2956939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131504v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast design of multiband fractal antennas through a system-by-design approach for NB-IoT applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A nonlinear Kernel-based adaptive learning-by-examples method for robust NDT/NDE of conductive tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotirios Goudos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13638-019-1386-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.669-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2019.1572546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284728v1</w:t>
+                <w:t xml:space="preserve">hal-02082846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing-Based Born Iterative Method for Tomographic Imaging</w:t>
+                <w:t xml:space="preserve">DNNs as Applied to Electromagnetics, Antennas, and Propagation—A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Marcantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maokun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2899848⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (11), pp.2225-2229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2916369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123853v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear Kernel-based adaptive learning-by-examples method for robust NDT/NDE of conductive tubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compressive Sensing-Based Born Iterative Method for Tomographic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (5), pp.1753-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2899848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09205071.2019.1572546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02082846v1</w:t>
+                <w:t xml:space="preserve">hal-02123853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNNs as Applied to Electromagnetics, Antennas, and Propagation—A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fast design of multiband fractal antennas through a system-by-design approach for NB-IoT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Goudos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (11), pp.2225-2229. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2916369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13638-019-1386-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354375v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Tomography System for Methodical Testing of Human Brain Stroke Detection Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja Merunka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Fiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
@@ -1032,77 +1032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Electrical Impedance Tomography of the Human Chest by Means of a Learning-by-Examples Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (2), pp.88-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1136,51 +1136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System-by-design method for efficient linear array miniaturisation through low-complexity isotropic lenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abdul Hannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (8), pp.433-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1260,4622 +1260,4622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Density Interconnect Microstrip Patch Antenna for 5G Base Stations with Integrated Filtering Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tomographic Imaging of Sparse Low-Contrast Targets in Harsh Environments Through Matrix Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/technologies6020045⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (6), pp.2714-2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2825393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788400v1</w:t>
+                <w:t xml:space="preserve">hal-01809840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative classification strategy for multi-resolution wireless sensing of passive targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+                <w:t xml:space="preserve">Synthesis of Shaped Beam Reflectarrays With Constrained Geometry by Exploiting Nonradiating Surface Currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Polo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2017.2036⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (11), pp.5805 - 5817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2869036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767442v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Arrays Diagnosis by means of an Advanced Bayesian Compressive Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Progressive compressive sensing for exploiting frequency-diversity in GPR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Gelmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2866534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (9), pp.1164-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2018.1425160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914750v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive compressive sensing for exploiting frequency-diversity in GPR imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Iterative classification strategy for multi-resolution wireless sensing of passive targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205071.2018.1425160⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (2), pp.101 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2017.2036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767451v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material-by-Design Synthesis of Conformal Miniaturized Linear Phased Arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Planar Arrays Diagnosis by means of an Advanced Bayesian Compressive Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2833199⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (11), pp.5892 - 5906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2866534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788396v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Prediction of the EM Response of Reflectarray Antenna Elements by an Advanced Statistical Learning Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High Density Interconnect Microstrip Patch Antenna for 5G Base Stations with Integrated Filtering Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Castlunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Marcantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (8), pp.3995 - 4007. </w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2835566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/technologies6020045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807809v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Band Spline-Shaped Aperture-Stacked Patch Antenna for Air Traffic Control Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Material-by-Design Synthesis of Conformal Miniaturized Linear Phased Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2838583⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.26367 - 26382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2833199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798037v1</w:t>
+                <w:t xml:space="preserve">hal-01788396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contiguous Phase-Clustering in Multibeam-on-Receive Scanning Arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S-Band Spline-Shaped Aperture-Stacked Patch Antenna for Air Traffic Control Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (11), pp.5879 - 5891. </w:t>
+              <w:t xml:space="preserve">, 2018, 66 (8), pp.4292 - 4297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2864628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2838583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914718v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Measurements-by-Design for Antenna Qualification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient Prediction of the EM Response of Reflectarray Antenna Elements by an Advanced Statistical Learning Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (11), pp.6300 - 6312. </w:t>
+              <w:t xml:space="preserve">, 2018, 66 (8), pp.3995 - 4007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2862469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2835566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914696v1</w:t>
+                <w:t xml:space="preserve">hal-01807809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncation Error Reduction in Antenna Near-Field Measurements using an Overcomplete Basis Representation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contiguous Phase-Clustering in Multibeam-on-Receive Scanning Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.283 - 287. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (11), pp.5879 - 5891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lawp.2018.2888991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2864628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019445v1</w:t>
+                <w:t xml:space="preserve">hal-01914718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods for wireless structural health monitoring of cultural heritages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Antenna Measurements-by-Design for Antenna Qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1131/1/012005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (11), pp.6300 - 6312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2862469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962630v1</w:t>
+                <w:t xml:space="preserve">hal-01914696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic Imaging of Sparse Low-Contrast Targets in Harsh Environments Through Matrix Completion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truncation Error Reduction in Antenna Near-Field Measurements using an Overcomplete Basis Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2825393⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.283 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lawp.2018.2888991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809840v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Shaped Beam Reflectarrays With Constrained Geometry by Exploiting Nonradiating Surface Currents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+                <w:t xml:space="preserve">Computational methods for wireless structural health monitoring of cultural heritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bertolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesandro Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (11), pp.5805 - 5817. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1131, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2869036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1131/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929319v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional electromagnetic imaging of dielectric targets by means of the multiscaling inexact-Newton method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real time groove characterization combining partial least squares and SVR strategies: application to eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/904/1/012017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566831v1</w:t>
+                <w:t xml:space="preserve">hal-01767358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular Phased Array Tiling by Means of Analytic Schemata-Driven Optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real-time brain stroke detection through a learning-by-examples technique-An experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwight Merunka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2722539⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (11), pp.2796 - 2799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.30821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578192v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced multi-frequency GPR data processing for non-linear deterministic imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiscale System-by-Design Synthesis of Printed WAIMs for Waveguide Array Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IEEE Journal on Multiscale and Multiphysics Computational Techniques, 2, pp.84 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMMCT.2017.2701833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.06.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01570168v1</w:t>
+                <w:t xml:space="preserve">hal-01578173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Snapshot DoA Estimation in Array Antennas With Mutual Coupling Through a Multiscaling BCS Strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Color compressive sensing imaging of arbitrary-shaped scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Mohammad Hannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2684137⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IEEE Transactions on Microwave Theory and Techniques, 65 (6), pp.1986 - 1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2645570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578147v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive Sensing as Applied to Inverse Problems for Imaging: Theory, applications, current trends, and open challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, IEEE Antennas and Propagation Magazine, 59 (5), pp.34 - 46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAP.2017.2731204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codesign of Unconventional Array Architectures and Antenna Elements for 5G Base Stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irregular Phased Array Tiling by Means of Analytic Schemata-Driven Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (12), pp.6752 - 6767. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, IEEE Transactions on Antennas and Propagation, 65 (9), pp.4495-4510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2722539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2738065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01767524v1</w:t>
+                <w:t xml:space="preserve">hal-01578192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance WPT unconventional arrays synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Advanced multi-frequency GPR data processing for non-linear deterministic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205071.2017.1348998⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Signal Processing – Special Issue on ‘Advanced Ground-Penetrating Radar Signal-Processing Techniques', 132, pp.306-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578178v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Flaw Characterization Through Learning-by-Examples Techniques: A Comparative Study Applied to ECT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Single-Snapshot DoA Estimation in Array Antennas With Mutual Coupling Through a Multiscaling BCS Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Mohammad Hannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-767-2-228⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IEEE Transactions on Antennas and Propagation, 65 (6), pp.3203 - 3213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2684137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774317v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-by-examples techniques as applied to electromagnetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional electromagnetic imaging of dielectric targets by means of the multiscaling inexact-Newton method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedeli Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205071.2017.1402713⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (7), pp.1119-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767431v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance enhancement of linear active electronically scanned arrays by means of MbD -synthesized metalenses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Codesign of Unconventional Array Architectures and Antenna Elements for 5G Base Stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205071.2017.1410077⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.6752 - 6767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2738065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767421v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time groove characterization combining partial least squares and SVR strategies: application to eddy current testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Long-distance WPT unconventional arrays synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/904/1/012017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Journal of Electromagnetic Waves and Applications, 31 (14), pp.1399 - 1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2017.1348998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767358v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time brain stroke detection through a learning-by-examples technique-An experimental assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real-Time Flaw Characterization Through Learning-by-Examples Techniques: A Comparative Study Applied to ECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59 (11), pp.2796 - 2799. </w:t>
+              <w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.228-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.30821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-767-2-228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767538v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale System-by-Design Synthesis of Printed WAIMs for Waveguide Array Enhancement</w:t>
+                <w:t xml:space="preserve">Learning-by-examples techniques as applied to electromagnetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, IEEE Journal on Multiscale and Multiphysics Computational Techniques, 2, pp.84 - 96. </w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.516 - 541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMMCT.2017.2701833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2017.1402713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578173v1</w:t>
+                <w:t xml:space="preserve">hal-01767431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color compressive sensing imaging of arbitrary-shaped scatterers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+                <w:t xml:space="preserve">Performance enhancement of linear active electronically scanned arrays by means of MbD -synthesized metalenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, IEEE Transactions on Microwave Theory and Techniques, 65 (6), pp.1986 - 1999. </w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (8), pp.927 - 955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2645570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2017.1410077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578100v1</w:t>
+                <w:t xml:space="preserve">hal-01767421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time NDT-NDE Through an Innovative Adaptive Partial Least Squares SVR Inversion Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Predicting antenna pattern degradations in microstrip reflectarrays through interval arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2591439⟩</w:t>
+              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IET Microwaves, Antennas &amp; Propagation, 10 (8), pp. 817 - 826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570179v1</w:t>
+                <w:t xml:space="preserve">hal-01570085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Pattern Sensitivity to Calibration Errors and Mutual Coupling in Linear Arrays through Circular Interval Arithmetics.</w:t>
+                <w:t xml:space="preserve">Optimisation of excitation tolerances for robust beamforming in linear arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s16060791⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.208 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/IET-MAP.2015.0508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570090v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational method for the inversion of wide-band GPR measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Minkowski Sum Method for Planar Arrays Sensitivity Analysis With Uncertain-But-Bounded Excitation Tolerances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/756/1/012008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (1), pp.167 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2627548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578355v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Modular Contiguously Clustered Linear Arrays Through a Sparseness-Regularized Solver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifrequency Particle Swarm Optimization for Enhanced Multiresolution GPR Microwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2595623⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp. 1305 - 1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2622061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570316v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of excitation tolerances for robust beamforming in linear arrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transformation Electromagnetics Miniaturization of Sectoral and Conical Metamaterial-Enhanced Horn Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (2), pp.208 - 214. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IEEE Transactions on Antennas and Propagation, 64 (4), pp.1508 - 1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/IET-MAP.2015.0508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2522465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774396v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minkowski Sum Method for Planar Arrays Sensitivity Analysis With Uncertain-But-Bounded Excitation Tolerances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Generalised interval-based analysis tool for pattern distortions in reflector antennas with bump-like surface deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65 (1), pp.167 - 177. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IET Microwaves, Antennas &amp; Propagation, 10 (8), pp.909 - 916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2627548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570318v1</w:t>
+                <w:t xml:space="preserve">hal-01570082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency Particle Swarm Optimization for Enhanced Multiresolution GPR Microwave Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real-Time NDT-NDE Through an Innovative Adaptive Partial Least Squares SVR Inversion Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2622061⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (11), pp.6818 - 6832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2591439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570317v1</w:t>
+                <w:t xml:space="preserve">hal-01570179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation Electromagnetics Miniaturization of Sectoral and Conical Metamaterial-Enhanced Horn Antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Pattern Sensitivity to Calibration Errors and Mutual Coupling in Linear Arrays through Circular Interval Arithmetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, IEEE Transactions on Antennas and Propagation, 64 (4), pp.1508 - 1513. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sensors, 16 (6), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2522465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s16060791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569268v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised interval-based analysis tool for pattern distortions in reflector antennas with bump-like surface deformations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A computational method for the inversion of wide-band GPR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, IET Microwaves, Antennas &amp; Propagation, 10 (8), pp.909 - 916. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 756 (1-6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/756/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570082v1</w:t>
+                <w:t xml:space="preserve">hal-01578355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting antenna pattern degradations in microstrip reflectarrays through interval arithmetic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Modular Contiguously Clustered Linear Arrays Through a Sparseness-Regularized Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, IET Microwaves, Antennas &amp; Propagation, 10 (8), pp. 817 - 826. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (10), pp.4277 - 4287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2595623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570085v1</w:t>
+                <w:t xml:space="preserve">hal-01570316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR prospecting through an inverse scattering frequency-hopping multi-focusing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (12), pp.6573 - 6592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5922,77 +5922,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-Based Compressive Imaging of Sparse Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (11), pp.4889 - 4900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6026,90 +6026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Array Miniaturization Through QCTO-SI Metamaterial Radomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (8), pp.3465 - 3476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6169,64 +6169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Giarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEICE Electronics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (16), pp.20140578(1-12). </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6273,64 +6273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scaling forward-backward time-stepping method for microwave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Takenaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6377,103 +6377,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic subsurface prospecting by a fully nonlinear multi-focusing inexact Newton method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (12), pp.2618-2629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6507,103 +6507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic subsurface prospecting by a multi-focusing inexact Newton method within the second-order Born approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (6), pp.1167-1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6637,90 +6637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable thinning for the adaptive control of linear arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (10), pp.5068-5077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6748,274 +6748,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband fractal ZigBee/WLAN antenna for ubiquitous wireless environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Design of a UHF RFID/GPS fractal antenna for logistics management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (11-12), pp.1554-1562. </w:t>
+              <w:t xml:space="preserve">, 2012, 26 (4), pp.480-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09205071.2012.704553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/156939312800030640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168140v1</w:t>
+                <w:t xml:space="preserve">hal-01168930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a UHF RFID/GPS fractal antenna for logistics management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Multiband fractal ZigBee/WLAN antenna for ubiquitous wireless environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (4), pp.480-492. </w:t>
+              <w:t xml:space="preserve">, 2012, 26 (11-12), pp.1554-1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/156939312800030640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2012.704553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168930v1</w:t>
+                <w:t xml:space="preserve">hal-01168140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7027,1217 +7027,1217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Approaches and Self-Evaluation Tools for Teaching Electromagnetics</w:t>
+                <w:t xml:space="preserve">Frontiers in Reflectarray Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Polo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.801-802, </w:t>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.287-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8889064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420185v1</w:t>
+                <w:t xml:space="preserve">hal-02420156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Methodologies for Chest Medical Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Looking for the Optimal Trade-Off between Computational Costs and Reliability in Synthesizing High-Complexity Electromagnetic Systems - the Case of Satellite Communications Antenna Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Marcantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giandomenico Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Boccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Asia-Pacific Microwave Conference (APMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.533-534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492261v1</w:t>
+                <w:t xml:space="preserve">hal-02004237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming Feasibility Constraints in Reflectarray Design by Exploiting Non-Radiating Currents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative Methodologies for Chest Medical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Salucci</w:t>
+                <w:t xml:space="preserve">Federico Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maokun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Marcantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Singapore, Singapore. pp.333-335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC46564.2019.9038370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004125v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Compressive Processing for Inverse Scattering within the Contrast Source Formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Overcoming Feasibility Constraints in Reflectarray Design by Exploiting Non-Radiating Currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1179-1180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419489v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Learning-by-Examples Method for Real-Time Electrical Impedance Tomography of the Human Chest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modern Approaches and Self-Evaluation Tools for Teaching Electromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609258⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.801-802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8889064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004138v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phased Antenna Array Design using Shuffled Frog-Leaping Algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-Scale Compressive Processing for Inverse Scattering within the Contrast Source Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1017-1018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8889328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004247v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Complexity in Electromagnetics through the System-by-Design Paradigm - New Strategies and Applications to the Design of Airborne Radomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Innovative Learning-by-Examples Method for Real-Time Electrical Impedance Tomography of the Human Chest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.529-530, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.701-702, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02004217v1</w:t>
+                <w:t xml:space="preserve">hal-02004138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Equivalent Sources for Field Synthesis - Potentialities and Future Trends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phased Antenna Array Design using Shuffled Frog-Leaping Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achilles Boursianis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Patakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Goudos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1845-1846</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02420049v1</w:t>
+                <w:t xml:space="preserve">hal-02004247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers in Reflectarray Design</w:t>
+                <w:t xml:space="preserve">Dealing with Complexity in Electromagnetics through the System-by-Design Paradigm - New Strategies and Applications to the Design of Airborne Radomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888658⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.529-530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420156v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the Optimal Trade-Off between Computational Costs and Reliability in Synthesizing High-Complexity Electromagnetic Systems - the Case of Satellite Communications Antenna Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Opportunistic Equivalent Sources for Field Synthesis - Potentialities and Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.587-588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004237v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Synthesis of Reflectarrays within the Non-Radiating Inverse Source Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Gelmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EUCAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8265,4250 +8265,4250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiling optimization of orthogonal-polygon shaped aperture for phased array antennas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Advanced techniques for GPR microwave imaging: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073055⟩</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768212v1</w:t>
+                <w:t xml:space="preserve">hal-01767576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR array synthesis for next generation earth observation systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of notch-enhanced compact printed antennas for 5g communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928657⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583380v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time crack characterization in conductive tubes through an adaptive partial least squares approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A mask matching tiling optimization method for clustered phased arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Jul 2017, San Diego, United States. pp.21-22, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072053⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767569v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative optimization-based design of UWB planar arrays for grating lobes reduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reflectarray antenna simplification through non-radiating currents synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073051⟩</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768209v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel analytic beam steering approach for clustered phased array architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A system-by-design approach for efficient multiband patch antennas design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073049⟩</w:t>
+              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768202v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflectarray antenna simplification through non-radiating currents synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Innovative optimization-based design of UWB planar arrays for grating lobes reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072635⟩</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768483v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system-by-design approach for efficient multiband patch antennas design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel analytic beam steering approach for clustered phased array architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916339⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584101v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried object detection and imaging through innovative processing of GPR data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tiling optimization of orthogonal-polygon shaped aperture for phased array antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928232⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583352v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting non-radiating currents in reflectarray antenna design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">SAR array synthesis for next generation earth observation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Gelmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.88-91, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928547⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2312-2314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590777v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative array architectures for 5G communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real-time crack characterization in conductive tubes through an adaptive partial least squares approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072943⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Jul 2017, San Diego, United States. pp.21-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768220v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal component analysis of CSI for the robust wireless detection of passive targets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Buried object detection and imaging through innovative processing of GPR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916325⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1703-1706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584113v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-hopping GPR prospecting of sparse scatterers through Bayesian compressive sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploiting non-radiating currents in reflectarray antenna design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916390⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.88-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584109v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time groove characterization combining partial least squares and SVR strategies: application to eddy current testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Frequency-hopping GPR prospecting of sparse scatterers through Bayesian compressive sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768554v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional techniques for the synthesis of modern antenna arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Principal component analysis of CSI for the robust wireless detection of passive targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928762⟩</w:t>
+              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583305v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of notch-enhanced compact printed antennas for 5g communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+                <w:t xml:space="preserve">Innovative array architectures for 5G communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073203⟩</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767582v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mask matching tiling optimization method for clustered phased arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time groove characterization combining partial least squares and SVR strategies: application to eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768223v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced techniques for GPR microwave imaging: An experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Unconventional techniques for the synthesis of modern antenna arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grazia Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2843-2845, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767576v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative antenna architectures exploiting metamaterials for new generation radars</w:t>
+                <w:t xml:space="preserve">System-by-design for multiscale synthesis problems — methodologies and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-3, </w:t>
+              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Shangai, China. pp.927-928, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIERS.2016.7734525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581904v1</w:t>
+                <w:t xml:space="preserve">hal-01590768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of linear arrays through MbD metamaterial coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A system-by-design approach to the synthesis of mantle cloaks for large dielectric cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. pp.1089-1090, </w:t>
+              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Shangai, China. pp.3144-3145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569379v1</w:t>
+                <w:t xml:space="preserve">hal-01590763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time flaw characterization through learning-by-examples techniques: a comparative study applied to ECT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enabling the optimization-based design of complex EM devices through the System-by-Design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’16) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774236v1</w:t>
+                <w:t xml:space="preserve">hal-01582521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Learning-by-Examples strategy for efficient Eddy Current Testing of conductive structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real-time eddy-current-testing of metallic structures through statistical learning methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Shangai, China. pp.3957-3958, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262395v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling the optimization-based design of complex EM devices through the System-by-Design approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Real-time flaw characterization through learning-by-examples techniques: a comparative study applied to ECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’16) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582521v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time eddy-current-testing of metallic structures through statistical learning methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adaptive Learning-by-Examples strategy for efficient Eddy Current Testing of conductive structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01590754v1</w:t>
+                <w:t xml:space="preserve">hal-02262395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformai transformation of linear arrays through QCTO-based design tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Innovative antenna architectures exploiting metamaterials for new generation radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696249⟩</w:t>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774153v1</w:t>
+                <w:t xml:space="preserve">hal-01581904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-by-design methodology for multiscale and multiphysics synthesis problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhancement of linear arrays through MbD metamaterial coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. pp.629-630, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696023⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. pp.1089-1090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582667v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system-by-design approach to the synthesis of mantle cloaks for large dielectric cylinders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformai transformation of linear arrays through QCTO-based design tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Shangai, China. pp.3144-3145, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590763v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-by-design for multiscale synthesis problems — methodologies and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">System-by-design methodology for multiscale and multiphysics synthesis problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Shangai, China. pp.927-928, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. pp.629-630, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIERS.2016.7734525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590768v1</w:t>
+                <w:t xml:space="preserve">hal-01582667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative assessment of information-exploitation techniques for GPR data inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A learning-by-examples approach for non-destructive localization and characterization of defects through eddy current testing measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems (NCMIP 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012010⟩</w:t>
+              <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264761v1</w:t>
+                <w:t xml:space="preserve">hal-01264448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional microwave imaging through a multi-zooming inexact-Newton approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient radome optimization through the system-by-design methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EUCAP 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01264714v1</w:t>
+                <w:t xml:space="preserve">hal-01264380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex radome design through the system-by-design approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhancing GPR microwave imaging through innovative information acquisition techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. URSI-France 2015 Scientific Days “Probing matter with Electromagnetic Waves”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264463v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning-by-examples approach for non-destructive localization and characterization of defects through eddy current testing measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Complex radome design through the system-by-design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304837⟩</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264448v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient radome optimization through the system-by-design methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A comparative assessment of information-exploitation techniques for GPR data inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EUCAP 2015) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems (NCMIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Chachan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264380v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing GPR microwave imaging through innovative information acquisition techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional microwave imaging through a multi-zooming inexact-Newton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. URSI-France 2015 Scientific Days “Probing matter with Electromagnetic Waves”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264433v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVR-based inversion of eddy current probe impedance data for crack reconstruction within complex structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. URSI-France 2015 Scientific Days “Probing matter with Electromagnetic Waves”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
@@ -12550,90 +12550,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-information exploitation in inverse scattering approaches for GPR survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EUCAP 2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12658,77 +12658,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of information in inversion and synthesis – challenges, tools, and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12805,90 +12805,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate-assisted optimization of metamaterial devices for advanced antenna Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 2015 IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Cape Town, South Africa. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12916,2236 +12916,2236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR survey thorugh a multi-resolution deterministic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-scaling deterministic imaging for GPR survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federico Viani</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904769⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187193v1</w:t>
+                <w:t xml:space="preserve">hal-01186569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized synthesis of wave-manipulating devices within the system-by-design paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Manica</w:t>
+                <w:t xml:space="preserve">Evolution of nature-inspired optimization for new generation antenna design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905309⟩</w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Orlando - Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CICommS.2014.7014637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186700v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-focusing procedure based on the inexact-Newton method for electromagnetic subsurface prospecting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dealing with EM functional optimization through new generation evolutionary-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Geoscience Union General Assembly (EGU-GA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic Modeling and Optimization for RF, Microwave, and Terahertz Applications (NEMO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pavia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMO.2014.6995692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187229v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of complex antenna devices through system-by-design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Civil engineering applications of ground penetrating radars - Recent advances @ the ELEDIA Research Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 European Geoscience Union General Assembly (EGU-GA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264871v1</w:t>
+                <w:t xml:space="preserve">hal-01187235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive GA-based thinning strategy for pattern nulling in sub-arrayed phased arrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient synthesis of complex antenna devices through system-by-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902141⟩</w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Orlando - Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CICommS.2014.7014641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187526v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative frequency hopping multi-zoom inversion strategy for GPR subsurface imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-focusing procedure based on the inexact-Newton method for electromagnetic subsurface prospecting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Ground Penetrating Radar (GPR 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 European Geoscience Union General Assembly (EGU-GA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187284v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency-tunable metamaterial-based antenna using a reconfigurable AMC groundplane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GPR survey thorugh a multi-resolution deterministic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901684⟩</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187561v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scaling deterministic imaging for GPR survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimized synthesis of wave-manipulating devices within the system-by-design paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003339⟩</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186569v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of nature-inspired optimization for new generation antenna design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive GA-based thinning strategy for pattern nulling in sub-arrayed phased arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CICommS.2014.7014637⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264870v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with EM functional optimization through new generation evolutionary-based methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A frequency-tunable metamaterial-based antenna using a reconfigurable AMC groundplane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas H. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic Modeling and Optimization for RF, Microwave, and Terahertz Applications (NEMO 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEMO.2014.6995692⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187271v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil engineering applications of ground penetrating radars - Recent advances @ the ELEDIA Research Center</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An innovative frequency hopping multi-zoom inversion strategy for GPR subsurface imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Nardin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Geoscience Union General Assembly (EGU-GA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Ground Penetrating Radar (GPR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2014.6970499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187235v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WSN-based early alert system for preventing wildlife-vehicle collisions in Alps regions – From the laboratory test to the real-world implementation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analytically-designed planar aperiodic arrays in the presence of mutual coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrico Giarola</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Vigili</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Craeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187963v1</w:t>
+                <w:t xml:space="preserve">hal-01187965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging buried objects within the second-order Born approximation through a multiresolution-regularized inexact-Newton method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">WSN-based early alert system for preventing wildlife-vehicle collisions in Alps regions – From the laboratory test to the real-world implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Vigili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Symposium on Electromagnetic Theory (EMTS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hiroshima, Japan</w:t>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187658v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytically-designed planar aperiodic arrays in the presence of mutual coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Imaging buried objects within the second-order Born approximation through a multiresolution-regularized inexact-Newton method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">2013 International Symposium on Electromagnetic Theory (EMTS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187965v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of innovative metamaterial-enhanced arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering data inversion through interval analysis under Rytov approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE AP-S International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187650v1</w:t>
+                <w:t xml:space="preserve">hal-01187955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering data inversion through interval analysis under Rytov approximation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A GA-based strategy for the calibration of satellite communication phased array antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saverio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Liborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EuCAP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187955v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GA-based strategy for the calibration of satellite communication phased array antennas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Design and synthesis of innovative metamaterial-enhanced arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas H. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EuCAP 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187967v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-sensor WSN backbone for museum monitoring and surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15179,103 +15179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic exploitation of wireless infrastructures for homeland security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE AP-S International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Spokane, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15478,51 +15478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558520v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Polo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956939" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oliveri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Anselmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Goudos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-019-1386-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2899848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rocca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1572546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marcantonio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maokun Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2916369" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Merunka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vrba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Fiser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4074862" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2019.2893217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tenuti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gottardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Hannan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castlunger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Robol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6020045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Viani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.2036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gelmini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2866534" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1425160" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2833199" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2835566" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hannan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2838583" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2864628" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2862469" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019445v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2018.2888991" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertolli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Polo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825393" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2869036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmi Nicola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedeli Alessandro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pastorino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2722539" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.06.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Mohammad Hannan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2684137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oliveri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1348998" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-767-2-228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1402713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1410077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vrba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Merunka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2017.2701833" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2645570" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2591439" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060791" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578355v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/756/1/012008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2595623" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/IET-MAP.2015.0508" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2627548" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2622061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569268v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Bekele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2522465" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0583" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570085v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0837" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2444391" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anselmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2444423" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434412" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Moriyama" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giarola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140569" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takenaka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140578" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randazzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002618" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167936v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.001167" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167981v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2272452" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2012.704553" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939312800030640" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889064" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC46564.2019.9038370" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419489v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889328" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609258" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilles Boursianis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Patakakis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004217v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609182" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888341" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420156v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888658" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Greco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Amendola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985517v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0864" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073055" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928657" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072053" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073051" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bresciani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072635" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584101v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916339" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928232" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928547" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072943" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916325" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916390" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928762" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073203" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072565" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767576v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Persico" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Semeraro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072054" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481762" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569379v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696252" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481137" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590754v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735490" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774153v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ahmadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696249" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735222" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590768v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734525" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264714v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305038" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264463v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carlin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305051" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264448v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304837" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264380v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264433v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264427v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garofalo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375463" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.165" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904769" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186700v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manica" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905309" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264871v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014641" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187526v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902141" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187284v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970499" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187561v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregory" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas H. Werner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901684" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186569v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003339" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264870v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014637" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187271v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2014.6995692" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187235v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vigili" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sartori" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187965v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Craeye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187650v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711145" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187955v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187967v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saverio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadili" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liborio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195639v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206050" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997177" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131504v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boulos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Polo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oliveri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Anselmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rocca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1572546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marcantonio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maokun Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2916369" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2899848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Goudos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-019-1386-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Merunka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vrba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Fiser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4074862" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2019.2893217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tenuti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gottardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Hannan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gelmini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2869036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1425160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Viani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.2036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2866534" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castlunger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Robol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6020045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2833199" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hannan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2838583" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2835566" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2864628" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2862469" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2018.2888991" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertolli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Polo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmi Nicola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vrba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Merunka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30821" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2017.2701833" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Mohammad Hannan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2645570" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731204" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2722539" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.06.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2684137" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedeli Alessandro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pastorino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oliveri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1348998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-767-2-228" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767431v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1402713" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1410077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/IET-MAP.2015.0508" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2627548" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2622061" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Bekele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2522465" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0583" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2591439" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060791" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/756/1/012008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2595623" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2444391" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anselmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2444423" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434412" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Moriyama" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giarola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140569" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takenaka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140578" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randazzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002618" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167936v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.001167" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167981v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2272452" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939312800030640" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2012.704553" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888658" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Greco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Amendola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC46564.2019.9038370" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420185v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889064" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889328" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609258" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004247v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilles Boursianis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Patakakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609182" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888341" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985517v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0864" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Persico" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Semeraro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768223v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072565" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bresciani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072635" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916339" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583380v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928657" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072053" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928232" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916390" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916325" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072943" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583305v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928762" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734525" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590763v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735222" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582521v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481137" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735490" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774236v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262395v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481762" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696252" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ahmadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696249" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582667v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304837" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264380v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carlin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264463v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305051" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264714v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305038" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264427v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garofalo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375463" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.165" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186569v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003339" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014637" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2014.6995692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187235v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264871v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014641" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187193v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904769" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manica" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905309" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902141" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187561v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregory" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas H. Werner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901684" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187284v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970499" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187965v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Craeye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187963v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vigili" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187658v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sartori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187955v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187967v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saverio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadili" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liborio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187650v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711145" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195639v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206050" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997177" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>