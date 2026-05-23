--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -381,538 +381,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear Kernel-based adaptive learning-by-examples method for robust NDT/NDE of conductive tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Sensing-Based Born Iterative Method for Tomographic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205071.2019.1572546⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (5), pp.1753-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2899848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082846v1</w:t>
+                <w:t xml:space="preserve">hal-02123853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNNs as Applied to Electromagnetics, Antennas, and Propagation—A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast design of multiband fractal antennas through a system-by-design approach for NB-IoT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Goudos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2916369⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13638-019-1386-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354375v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing-Based Born Iterative Method for Tomographic Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonlinear Kernel-based adaptive learning-by-examples method for robust NDT/NDE of conductive tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2899848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.669-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2019.1572546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123853v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast design of multiband fractal antennas through a system-by-design approach for NB-IoT applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNNs as Applied to Electromagnetics, Antennas, and Propagation—A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Marcantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maokun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (11), pp.2225-2229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13638-019-1386-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2916369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284728v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Tomography System for Methodical Testing of Human Brain Stroke Detection Approaches</w:t>
               </w:r>
@@ -1292,51 +1292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (6), pp.2714-2730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1409,51 +1409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Gelmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1494,538 +1494,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive compressive sensing for exploiting frequency-diversity in GPR imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative classification strategy for multi-resolution wireless sensing of passive targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205071.2018.1425160⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (2), pp.101 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2017.2036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767451v1</w:t>
+                <w:t xml:space="preserve">hal-01767442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative classification strategy for multi-resolution wireless sensing of passive targets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar Arrays Diagnosis by means of an Advanced Bayesian Compressive Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (2), pp.101 - 103. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (11), pp.5892 - 5906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2017.2036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2866534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767442v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Arrays Diagnosis by means of an Advanced Bayesian Compressive Processing</w:t>
+                <w:t xml:space="preserve">High Density Interconnect Microstrip Patch Antenna for 5G Base Stations with Integrated Filtering Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Castlunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Marcantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2866534⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/technologies6020045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914750v1</w:t>
+                <w:t xml:space="preserve">hal-01788400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Density Interconnect Microstrip Patch Antenna for 5G Base Stations with Integrated Filtering Performance</w:t>
+                <w:t xml:space="preserve">Progressive compressive sensing for exploiting frequency-diversity in GPR imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Marcantonio</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (9), pp.1164-1193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/technologies6020045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2018.1425160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788400v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material-by-Design Synthesis of Conformal Miniaturized Linear Phased Arrays</w:t>
               </w:r>
@@ -2037,51 +2037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2122,321 +2122,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Band Spline-Shaped Aperture-Stacked Patch Antenna for Air Traffic Control Applications</w:t>
+                <w:t xml:space="preserve">Efficient Prediction of the EM Response of Reflectarray Antenna Elements by an Advanced Statistical Learning Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (8), pp.4292 - 4297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2838583⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 66 (8), pp.3995 - 4007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2835566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798037v1</w:t>
+                <w:t xml:space="preserve">hal-01807809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Prediction of the EM Response of Reflectarray Antenna Elements by an Advanced Statistical Learning Method</w:t>
+                <w:t xml:space="preserve">S-Band Spline-Shaped Aperture-Stacked Patch Antenna for Air Traffic Control Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (8), pp.3995 - 4007. </w:t>
+              <w:t xml:space="preserve">, 2018, 66 (8), pp.4292 - 4297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2835566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2838583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807809v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contiguous Phase-Clustering in Multibeam-on-Receive Scanning Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,261 +2490,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Measurements-by-Design for Antenna Qualification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truncation Error Reduction in Antenna Near-Field Measurements using an Overcomplete Basis Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (11), pp.6300 - 6312. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.283 - 287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2862469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/lawp.2018.2888991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914696v1</w:t>
+                <w:t xml:space="preserve">hal-02019445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncation Error Reduction in Antenna Near-Field Measurements using an Overcomplete Basis Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Antenna Measurements-by-Design for Antenna Qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.283 - 287. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (11), pp.6300 - 6312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lawp.2018.2888991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2862469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019445v1</w:t>
+                <w:t xml:space="preserve">hal-01914696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational methods for wireless structural health monitoring of cultural heritages</w:t>
               </w:r>
@@ -2858,161 +2858,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time groove characterization combining partial least squares and SVR strategies: application to eddy current testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+                <w:t xml:space="preserve">Color compressive sensing imaging of arbitrary-shaped scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Mohammad Hannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 904, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IEEE Transactions on Microwave Theory and Techniques, 65 (6), pp.1986 - 1999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/904/1/012017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2645570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767358v1</w:t>
+                <w:t xml:space="preserve">hal-01578100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time brain stroke detection through a learning-by-examples technique-An experimental assessment</w:t>
               </w:r>
@@ -3109,863 +3105,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale System-by-Design Synthesis of Printed WAIMs for Waveguide Array Enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time groove characterization combining partial least squares and SVR strategies: application to eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JMMCT.2017.2701833⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/904/1/012017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578173v1</w:t>
+                <w:t xml:space="preserve">hal-01767358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color compressive sensing imaging of arbitrary-shaped scatterers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale System-by-Design Synthesis of Printed WAIMs for Waveguide Array Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, IEEE Transactions on Microwave Theory and Techniques, 65 (6), pp.1986 - 1999. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IEEE Journal on Multiscale and Multiphysics Computational Techniques, 2, pp.84 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2645570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JMMCT.2017.2701833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578100v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing as Applied to Inverse Problems for Imaging: Theory, applications, current trends, and open challenges.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+                <w:t xml:space="preserve">Irregular Phased Array Tiling by Means of Analytic Schemata-Driven Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, IEEE Antennas and Propagation Magazine, 59 (5), pp.34 - 46. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IEEE Transactions on Antennas and Propagation, 65 (9), pp.4495-4510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MAP.2017.2731204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2722539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656851v1</w:t>
+                <w:t xml:space="preserve">hal-01578192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular Phased Array Tiling by Means of Analytic Schemata-Driven Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced multi-frequency GPR data processing for non-linear deterministic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, IEEE Transactions on Antennas and Propagation, 65 (9), pp.4495-4510. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Signal Processing – Special Issue on ‘Advanced Ground-Penetrating Radar Signal-Processing Techniques', 132, pp.306-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2722539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578192v1</w:t>
+                <w:t xml:space="preserve">hal-01570168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced multi-frequency GPR data processing for non-linear deterministic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Snapshot DoA Estimation in Array Antennas With Mutual Coupling Through a Multiscaling BCS Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Mohammad Hannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Signal Processing – Special Issue on ‘Advanced Ground-Penetrating Radar Signal-Processing Techniques', 132, pp.306-318. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IEEE Transactions on Antennas and Propagation, 65 (6), pp.3203 - 3213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2684137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570168v1</w:t>
+                <w:t xml:space="preserve">hal-01578147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Snapshot DoA Estimation in Array Antennas With Mutual Coupling Through a Multiscaling BCS Strategy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional electromagnetic imaging of dielectric targets by means of the multiscaling inexact-Newton method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedeli Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2684137⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (7), pp.1119-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578147v1</w:t>
+                <w:t xml:space="preserve">hal-01566831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional electromagnetic imaging of dielectric targets by means of the multiscaling inexact-Newton method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Sensing as Applied to Inverse Problems for Imaging: Theory, applications, current trends, and open challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (7), pp.1119-1131. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IEEE Antennas and Propagation Magazine, 59 (5), pp.34 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.001119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MAP.2017.2731204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566831v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codesign of Unconventional Array Architectures and Antenna Elements for 5G Base Stations</w:t>
               </w:r>
@@ -3977,77 +3977,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (12), pp.6752 - 6767. </w:t>
@@ -4209,274 +4209,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Flaw Characterization Through Learning-by-Examples Techniques: A Comparative Study Applied to ECT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+                <w:t xml:space="preserve">Learning-by-examples techniques as applied to electromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42, pp.228-235. </w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.516 - 541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-767-2-228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2017.1402713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774317v1</w:t>
+                <w:t xml:space="preserve">hal-01767431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-by-examples techniques as applied to electromagnetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Flaw Characterization Through Learning-by-Examples Techniques: A Comparative Study Applied to ECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (4), pp.516 - 541. </w:t>
+              <w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.228-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09205071.2017.1402713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-767-2-228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767431v1</w:t>
+                <w:t xml:space="preserve">hal-01774317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance enhancement of linear active electronically scanned arrays by means of MbD -synthesized metalenses</w:t>
               </w:r>
@@ -4488,51 +4488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,77 +4592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting antenna pattern degradations in microstrip reflectarrays through interval arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4716,1110 +4716,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of excitation tolerances for robust beamforming in linear arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Real-Time NDT-NDE Through an Innovative Adaptive Partial Least Squares SVR Inversion Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/IET-MAP.2015.0508⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (11), pp.6818 - 6832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2591439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774396v1</w:t>
+                <w:t xml:space="preserve">hal-01570179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minkowski Sum Method for Planar Arrays Sensitivity Analysis With Uncertain-But-Bounded Excitation Tolerances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Power Pattern Sensitivity to Calibration Errors and Mutual Coupling in Linear Arrays through Circular Interval Arithmetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sensors, 16 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s16060791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2627548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01570318v1</w:t>
+                <w:t xml:space="preserve">hal-01570090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency Particle Swarm Optimization for Enhanced Multiresolution GPR Microwave Imaging</w:t>
+                <w:t xml:space="preserve">A computational method for the inversion of wide-band GPR measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 756 (1-6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/756/1/012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2622061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01570317v1</w:t>
+                <w:t xml:space="preserve">hal-01578355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation Electromagnetics Miniaturization of Sectoral and Conical Metamaterial-Enhanced Horn Antennas</w:t>
+                <w:t xml:space="preserve">Synthesis of Modular Contiguously Clustered Linear Arrays Through a Sparseness-Regularized Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, IEEE Transactions on Antennas and Propagation, 64 (4), pp.1508 - 1513. </w:t>
+              <w:t xml:space="preserve">, 2016, 64 (10), pp.4277 - 4287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2522465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2595623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569268v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised interval-based analysis tool for pattern distortions in reflector antennas with bump-like surface deformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+                <w:t xml:space="preserve">Optimisation of excitation tolerances for robust beamforming in linear arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, IET Microwaves, Antennas &amp; Propagation, 10 (8), pp.909 - 916. </w:t>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.208 - 214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/IET-MAP.2015.0508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570082v1</w:t>
+                <w:t xml:space="preserve">hal-01774396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time NDT-NDE Through an Innovative Adaptive Partial Least Squares SVR Inversion Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minkowski Sum Method for Planar Arrays Sensitivity Analysis With Uncertain-But-Bounded Excitation Tolerances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 54 (11), pp.6818 - 6832. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2591439⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 65 (1), pp.167 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2627548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570179v1</w:t>
+                <w:t xml:space="preserve">hal-01570318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Pattern Sensitivity to Calibration Errors and Mutual Coupling in Linear Arrays through Circular Interval Arithmetics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifrequency Particle Swarm Optimization for Enhanced Multiresolution GPR Microwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s16060791⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp. 1305 - 1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2622061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570090v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational method for the inversion of wide-band GPR measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation Electromagnetics Miniaturization of Sectoral and Conical Metamaterial-Enhanced Horn Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 756 (1-6), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IEEE Transactions on Antennas and Propagation, 64 (4), pp.1508 - 1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/756/1/012008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2522465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578355v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Modular Contiguously Clustered Linear Arrays Through a Sparseness-Regularized Solver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+                <w:t xml:space="preserve">Generalised interval-based analysis tool for pattern distortions in reflector antennas with bump-like surface deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (10), pp.4277 - 4287. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IET Microwaves, Antennas &amp; Propagation, 10 (8), pp.909 - 916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2595623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570316v1</w:t>
+                <w:t xml:space="preserve">hal-01570082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR prospecting through an inverse scattering frequency-hopping multi-focusing approach</w:t>
               </w:r>
@@ -6039,51 +6039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Array Miniaturization Through QCTO-SI Metamaterial Radomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephrem Bekele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6371,330 +6371,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic subsurface prospecting by a fully nonlinear multi-focusing inexact Newton method</w:t>
+                <w:t xml:space="preserve">Electromagnetic subsurface prospecting by a multi-focusing inexact Newton method within the second-order Born approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (12), pp.2618-2629. </w:t>
+              <w:t xml:space="preserve">, 2014, 31 (6), pp.1167-1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.001167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167333v1</w:t>
+                <w:t xml:space="preserve">hal-01167936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic subsurface prospecting by a multi-focusing inexact Newton method within the second-order Born approximation</w:t>
+                <w:t xml:space="preserve">Electromagnetic subsurface prospecting by a fully nonlinear multi-focusing inexact Newton method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (6), pp.1167-1179. </w:t>
+              <w:t xml:space="preserve">, 2014, 31 (12), pp.2618-2629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.001167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167936v1</w:t>
+                <w:t xml:space="preserve">hal-01167333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable thinning for the adaptive control of linear arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6754,77 +6754,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a UHF RFID/GPS fractal antenna for logistics management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6884,77 +6884,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiband fractal ZigBee/WLAN antenna for ubiquitous wireless environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7163,51 +7163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for the Optimal Trade-Off between Computational Costs and Reliability in Synthesizing High-Complexity Electromagnetic Systems - the Case of Satellite Communications Antenna Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Marcantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7269,451 +7269,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Methodologies for Chest Medical Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modern Approaches and Self-Evaluation Tools for Teaching Electromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Boulos</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maokun Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Marcantonio</w:t>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Singapore, Singapore. pp.333-335, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.801-802, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC46564.2019.9038370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8889064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492261v1</w:t>
+                <w:t xml:space="preserve">hal-02420185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming Feasibility Constraints in Reflectarray Design by Exploiting Non-Radiating Currents</w:t>
+                <w:t xml:space="preserve">Innovative Methodologies for Chest Medical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maokun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Marcantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Singapore, Singapore. pp.333-335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC46564.2019.9038370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004125v1</w:t>
+                <w:t xml:space="preserve">hal-04492261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Approaches and Self-Evaluation Tools for Teaching Electromagnetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overcoming Feasibility Constraints in Reflectarray Design by Exploiting Non-Radiating Currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1179-1180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8889064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02420185v1</w:t>
+                <w:t xml:space="preserve">hal-02004125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Compressive Processing for Inverse Scattering within the Contrast Source Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7877,51 +7877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achilles Boursianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Patakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotirios Goudos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7966,209 +7966,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Complexity in Electromagnetics through the System-by-Design Paradigm - New Strategies and Applications to the Design of Airborne Radomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunistic Equivalent Sources for Field Synthesis - Potentialities and Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.529-530, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.587-588, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004217v1</w:t>
+                <w:t xml:space="preserve">hal-02420049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Equivalent Sources for Field Synthesis - Potentialities and Future Trends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with Complexity in Electromagnetics through the System-by-Design Paradigm - New Strategies and Applications to the Design of Airborne Radomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.587-588, </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.529-530, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420049v1</w:t>
+                <w:t xml:space="preserve">hal-02004217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Synthesis of Reflectarrays within the Non-Radiating Inverse Source Framework</w:t>
               </w:r>
@@ -8284,51 +8284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced techniques for GPR microwave imaging: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8405,51 +8405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of notch-enhanced compact printed antennas for 5g communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8535,64 +8535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mask matching tiling optimization method for clustered phased arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8659,1330 +8659,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflectarray antenna simplification through non-radiating currents synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative optimization-based design of UWB planar arrays for grating lobes reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniele Bresciani</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072635⟩</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768483v1</w:t>
+                <w:t xml:space="preserve">hal-01768209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system-by-design approach for efficient multiband patch antennas design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel analytic beam steering approach for clustered phased array architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916339⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584101v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative optimization-based design of UWB planar arrays for grating lobes reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiling optimization of orthogonal-polygon shaped aperture for phased array antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073051⟩</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768209v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel analytic beam steering approach for clustered phased array architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">SAR array synthesis for next generation earth observation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073049⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2312-2314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768202v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiling optimization of orthogonal-polygon shaped aperture for phased array antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Real-time crack characterization in conductive tubes through an adaptive partial least squares approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073055⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Jul 2017, San Diego, United States. pp.21-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768212v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR array synthesis for next generation earth observation systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflectarray antenna simplification through non-radiating currents synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Gelmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2312-2314, </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583380v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time crack characterization in conductive tubes through an adaptive partial least squares approach</w:t>
+                <w:t xml:space="preserve">A system-by-design approach for efficient multiband patch antennas design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2017, San Diego, United States. pp.21-22, </w:t>
+              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767569v1</w:t>
+                <w:t xml:space="preserve">hal-01584101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried object detection and imaging through innovative processing of GPR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting non-radiating currents in reflectarray antenna design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gelmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1703-1706, </w:t>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.88-91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583352v1</w:t>
+                <w:t xml:space="preserve">hal-01590777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting non-radiating currents in reflectarray antenna design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buried object detection and imaging through innovative processing of GPR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Bresciani</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.88-91, </w:t>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1703-1706, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590777v1</w:t>
+                <w:t xml:space="preserve">hal-01583352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-hopping GPR prospecting of sparse scatterers through Bayesian compressive sensing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative array architectures for 5G communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. pp.1-2, </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584109v1</w:t>
+                <w:t xml:space="preserve">hal-01768220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal component analysis of CSI for the robust wireless detection of passive targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10062,420 +10079,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative array architectures for 5G communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency-hopping GPR prospecting of sparse scatterers through Bayesian compressive sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">International Applied Computational Electromagnetics Society Symposium - Italy (ACES), 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768220v1</w:t>
+                <w:t xml:space="preserve">hal-01584109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time groove characterization combining partial least squares and SVR strategies: application to eddy current testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Salucci</w:t>
+                <w:t xml:space="preserve">Unconventional techniques for the synthesis of modern antenna arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2843-2845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768554v1</w:t>
+                <w:t xml:space="preserve">hal-01583305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional techniques for the synthesis of modern antenna arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+                <w:t xml:space="preserve">Real time groove characterization combining partial least squares and SVR strategies: application to eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01583305v1</w:t>
+                <w:t xml:space="preserve">hal-01768554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System-by-design for multiscale synthesis problems — methodologies and applications</w:t>
               </w:r>
@@ -10500,51 +10500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10608,51 +10608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system-by-design approach to the synthesis of mantle cloaks for large dielectric cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephrem Bekele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10723,715 +10723,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling the optimization-based design of complex EM devices through the System-by-Design approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time flaw characterization through learning-by-examples techniques: a comparative study applied to ECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’16) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582521v1</w:t>
+                <w:t xml:space="preserve">hal-01774236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time eddy-current-testing of metallic structures through statistical learning methodology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An adaptive Learning-by-Examples strategy for efficient Eddy Current Testing of conductive structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590754v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time flaw characterization through learning-by-examples techniques: a comparative study applied to ECT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+                <w:t xml:space="preserve">Innovative antenna architectures exploiting metamaterials for new generation radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’16) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774236v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Learning-by-Examples strategy for efficient Eddy Current Testing of conductive structures</w:t>
+                <w:t xml:space="preserve">Enhancement of linear arrays through MbD metamaterial coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. pp.1089-1090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262395v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative antenna architectures exploiting metamaterials for new generation radars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling the optimization-based design of complex EM devices through the System-by-Design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581904v1</w:t>
+                <w:t xml:space="preserve">hal-01582521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of linear arrays through MbD metamaterial coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time eddy-current-testing of metallic structures through statistical learning methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmi Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. pp.1089-1090, </w:t>
+              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Shangai, China. pp.3957-3958, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569379v1</w:t>
+                <w:t xml:space="preserve">hal-01590754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformai transformation of linear arrays through QCTO-based design tools</w:t>
               </w:r>
@@ -11573,51 +11573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Fajardo, Puerto Rico. pp.629-630, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11645,788 +11645,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning-by-examples approach for non-destructive localization and characterization of defects through eddy current testing measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex radome design through the system-by-design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264448v1</w:t>
+                <w:t xml:space="preserve">hal-01264463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient radome optimization through the system-by-design methodology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative assessment of information-exploitation techniques for GPR data inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rocca</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EUCAP 2015) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems (NCMIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Chachan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264380v1</w:t>
+                <w:t xml:space="preserve">hal-01264761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing GPR microwave imaging through innovative information acquisition techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional microwave imaging through a multi-zooming inexact-Newton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. URSI-France 2015 Scientific Days “Probing matter with Electromagnetic Waves”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264433v1</w:t>
+                <w:t xml:space="preserve">hal-01264714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex radome design through the system-by-design approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A learning-by-examples approach for non-destructive localization and characterization of defects through eddy current testing measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01264463v1</w:t>
+                <w:t xml:space="preserve">hal-01264448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative assessment of information-exploitation techniques for GPR data inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient radome optimization through the system-by-design methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems (NCMIP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EUCAP 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264761v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional microwave imaging through a multi-zooming inexact-Newton approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing GPR microwave imaging through innovative information acquisition techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. URSI-France 2015 Scientific Days “Probing matter with Electromagnetic Waves”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01264714v1</w:t>
+                <w:t xml:space="preserve">hal-01264433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVR-based inversion of eddy current probe impedance data for crack reconstruction within complex structures</w:t>
               </w:r>
@@ -12464,51 +12464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. URSI-France 2015 Scientific Days “Probing matter with Electromagnetic Waves”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
@@ -12531,282 +12531,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-information exploitation in inverse scattering approaches for GPR survey</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the role of information in inversion and synthesis – challenges, tools, and trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EUCAP 2015) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 2015 IEEE Mediterranean Microwave Symposium (MMS’2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lecce, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMS.2015.7375463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264396v1</w:t>
+                <w:t xml:space="preserve">hal-01264843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of information in inversion and synthesis – challenges, tools, and trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Viani</w:t>
+                <w:t xml:space="preserve">Physical-information exploitation in inverse scattering approaches for GPR survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Anselmi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lorenzo Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 2015 IEEE Mediterranean Microwave Symposium (MMS’2015) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EUCAP 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMS.2015.7375463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01264843v1</w:t>
+                <w:t xml:space="preserve">hal-01264396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate-assisted optimization of metamaterial devices for advanced antenna Systems</w:t>
               </w:r>
@@ -12831,51 +12831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12974,51 +12974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. </w:t>
@@ -13050,961 +13050,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of nature-inspired optimization for new generation antenna design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with EM functional optimization through new generation evolutionary-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CICommS.2014.7014637⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic Modeling and Optimization for RF, Microwave, and Terahertz Applications (NEMO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pavia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMO.2014.6995692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264870v1</w:t>
+                <w:t xml:space="preserve">hal-01187271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with EM functional optimization through new generation evolutionary-based methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+                <w:t xml:space="preserve">Civil engineering applications of ground penetrating radars - Recent advances @ the ELEDIA Research Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic Modeling and Optimization for RF, Microwave, and Terahertz Applications (NEMO 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 European Geoscience Union General Assembly (EGU-GA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187271v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil engineering applications of ground penetrating radars - Recent advances @ the ELEDIA Research Center</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of nature-inspired optimization for new generation antenna design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Geoscience Union General Assembly (EGU-GA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Orlando - Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CICommS.2014.7014637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187235v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of complex antenna devices through system-by-design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-focusing procedure based on the inexact-Newton method for electromagnetic subsurface prospecting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pastorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 European Geoscience Union General Assembly (EGU-GA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264871v1</w:t>
+                <w:t xml:space="preserve">hal-01187229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-focusing procedure based on the inexact-Newton method for electromagnetic subsurface prospecting</w:t>
+                <w:t xml:space="preserve">GPR survey thorugh a multi-resolution deterministic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Geoscience Union General Assembly (EGU-GA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187229v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR survey thorugh a multi-resolution deterministic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized synthesis of wave-manipulating devices within the system-by-design paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904769⟩</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187193v1</w:t>
+                <w:t xml:space="preserve">hal-01186700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized synthesis of wave-manipulating devices within the system-by-design paradigm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient synthesis of complex antenna devices through system-by-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Carlin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium and USNC-URSI Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. </w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Orlando - Florida, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6905309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CICommS.2014.7014641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186700v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive GA-based thinning strategy for pattern nulling in sub-arrayed phased arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14045,1081 +14045,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency-tunable metamaterial-based antenna using a reconfigurable AMC groundplane</w:t>
+                <w:t xml:space="preserve">An innovative frequency hopping multi-zoom inversion strategy for GPR subsurface imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douglas H. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901684⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Ground Penetrating Radar (GPR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGPR.2014.6970499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187561v1</w:t>
+                <w:t xml:space="preserve">hal-01187284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative frequency hopping multi-zoom inversion strategy for GPR subsurface imaging</w:t>
+                <w:t xml:space="preserve">A frequency-tunable metamaterial-based antenna using a reconfigurable AMC groundplane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas H. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Ground Penetrating Radar (GPR 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICGPR.2014.6970499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187284v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytically-designed planar aperiodic arrays in the presence of mutual coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+                <w:t xml:space="preserve">WSN-based early alert system for preventing wildlife-vehicle collisions in Alps regions – From the laboratory test to the real-world implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Viani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Robol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Massa</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. de Vigili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187965v1</w:t>
+                <w:t xml:space="preserve">hal-01187963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WSN-based early alert system for preventing wildlife-vehicle collisions in Alps regions – From the laboratory test to the real-world implementation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging buried objects within the second-order Born approximation through a multiresolution-regularized inexact-Newton method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. de Vigili</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">2013 International Symposium on Electromagnetic Theory (EMTS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187963v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging buried objects within the second-order Born approximation through a multiresolution-regularized inexact-Newton method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytically-designed planar aperiodic arrays in the presence of mutual coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sartori</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Craeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Symposium on Electromagnetic Theory (EMTS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hiroshima, Japan</w:t>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187658v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering data inversion through interval analysis under Rytov approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design and synthesis of innovative metamaterial-enhanced arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Bekele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas H. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187955v1</w:t>
+                <w:t xml:space="preserve">hal-01187650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GA-based strategy for the calibration of satellite communication phased array antennas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering data inversion through interval analysis under Rytov approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EuCAP 2013</w:t>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EUCAP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187967v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of innovative metamaterial-enhanced arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GA-based strategy for the calibration of satellite communication phased array antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saverio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Liborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Douglas H. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE AP-S International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation EuCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187650v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-sensor WSN backbone for museum monitoring and surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15179,90 +15179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic exploitation of wireless infrastructures for homeland security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Viani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Salucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15478,51 +15478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131504v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boulos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Polo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oliveri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Anselmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rocca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1572546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marcantonio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maokun Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2916369" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2899848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Goudos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-019-1386-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Merunka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vrba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Fiser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4074862" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2019.2893217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tenuti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gottardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Hannan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gelmini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2869036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1425160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Viani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.2036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2866534" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castlunger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Robol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6020045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2833199" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hannan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2838583" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2835566" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2864628" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2862469" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2018.2888991" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertolli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Polo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmi Nicola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vrba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Merunka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30821" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2017.2701833" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Mohammad Hannan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2645570" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731204" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2722539" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.06.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2684137" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedeli Alessandro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pastorino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oliveri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1348998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-767-2-228" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767431v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1402713" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1410077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/IET-MAP.2015.0508" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2627548" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2622061" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Bekele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2522465" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0583" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2591439" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060791" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/756/1/012008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2595623" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2444391" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anselmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2444423" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434412" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Moriyama" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giarola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140569" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takenaka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140578" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randazzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002618" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167936v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.001167" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167981v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2272452" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939312800030640" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2012.704553" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888658" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Greco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Amendola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC46564.2019.9038370" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420185v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889064" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889328" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609258" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004247v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilles Boursianis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Patakakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609182" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888341" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985517v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0864" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Persico" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Semeraro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768223v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072565" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bresciani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072635" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916339" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583380v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928657" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072053" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928232" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916390" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916325" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072943" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583305v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928762" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734525" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590763v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735222" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582521v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481137" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735490" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774236v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262395v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481762" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696252" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ahmadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696249" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582667v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304837" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264380v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carlin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264463v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305051" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264714v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305038" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264427v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garofalo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375463" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.165" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186569v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003339" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264870v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014637" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2014.6995692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187235v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264871v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014641" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187193v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904769" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manica" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905309" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902141" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187561v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregory" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas H. Werner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901684" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187284v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970499" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187965v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Craeye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187963v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vigili" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187658v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sartori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187955v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187967v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saverio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadili" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liborio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187650v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711145" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195639v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206050" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997177" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131504v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boulos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Polo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oliveri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Anselmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2899848" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Goudos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-019-1386-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rocca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1572546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marcantonio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maokun Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2916369" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Merunka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vrba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Fiser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/4074862" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2019.2893217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tenuti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gottardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdul Hannan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gelmini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2869036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Viani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.2036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914750v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2866534" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castlunger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Robol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6020045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1425160" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2833199" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2835566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hannan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2838583" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2864628" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2018.2888991" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2862469" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertolli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Polo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmi Nicola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Mohammad Hannan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2645570" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vrba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Merunka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30821" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2017.2701833" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2722539" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.06.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578147v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2684137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedeli Alessandro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pastorino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2017.2731204" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oliveri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1348998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1402713" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-767-2-228" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2017.1410077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2591439" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570090v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060791" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/756/1/012008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2595623" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/IET-MAP.2015.0508" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2627548" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2622061" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Bekele" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2522465" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0583" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2444391" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anselmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2444423" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434412" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Moriyama" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giarola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140569" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takenaka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.11.20140578" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Randazzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.001167" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167333v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002618" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167981v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2272452" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939312800030640" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2012.704553" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888658" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Greco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Amendola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889064" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC46564.2019.9038370" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889328" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609258" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004247v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilles Boursianis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Patakakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888341" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609182" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985517v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0864" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Persico" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Semeraro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768223v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072565" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073051" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768202v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073049" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768212v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073055" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583380v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928657" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767569v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072053" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bresciani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072635" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916339" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928547" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928232" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768220v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072943" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916325" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584109v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916390" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583305v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928762" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768554v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734525" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590763v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735222" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581904v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481762" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696252" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481137" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590754v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735490" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ahmadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696249" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582667v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264463v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carlin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305051" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264714v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305038" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264448v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304837" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264380v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264433v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264427v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264843v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garofalo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375463" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264396v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.165" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186569v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003339" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187271v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2014.6995692" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014637" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187229v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187193v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904769" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186700v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manica" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6905309" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264871v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2014.7014641" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902141" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187284v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGPR.2014.6970499" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187561v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregory" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas H. Werner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901684" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vigili" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sartori" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187965v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Craeye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187650v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711145" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187955v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187967v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saverio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadili" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liborio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195639v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206050" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5997177" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>