--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -374,1177 +374,1177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a composite score for patient self-report of flare in osteoarthritis: a comparison of methods with the Flare-OA-16 questionnaire</w:t>
+                <w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Queiroga</w:t>
+                <w:t xml:space="preserve">Sabrine Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Erpelding</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Soudant</w:t>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren King</w:t>
+                <w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 174 (5), pp.111467. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687040v1</w:t>
+                <w:t xml:space="preserve">hal-04686968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of secondary progression in patients with highly active multiple sclerosis treated with natalizumab: a real-life study</w:t>
+                <w:t xml:space="preserve">Building a composite score for patient self-report of flare in osteoarthritis: a comparison of methods with the Flare-OA-16 questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Scherer</w:t>
+                <w:t xml:space="preserve">Fabiana Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Erpelding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Lauren King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174 (5), pp.111467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12266-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500634v1</w:t>
+                <w:t xml:space="preserve">hal-04687040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t>
+                <w:t xml:space="preserve">Risk of secondary progression in patients with highly active multiple sclerosis treated with natalizumab: a real-life study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Hasnaoui</w:t>
+                <w:t xml:space="preserve">Louisa Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Soudant</w:t>
+                <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rotonda</w:t>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12266-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686968v1</w:t>
+                <w:t xml:space="preserve">hal-04500634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and optimization of the French Generic Adherence for Chronic Diseases Profile (GACID-P) using classical test and item response theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of administrative databases for identifying individuals with multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ducatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rotonda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Guillemin</w:t>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Conroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Lefevre</w:t>
+                <w:t xml:space="preserve">Guillaume Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-023-02130-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.18310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-45384-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212268v1</w:t>
+                <w:t xml:space="preserve">hal-04500617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-life evaluation of the 2017 McDonald criteria for relapsing–remitting multiple sclerosis after a clinically isolated syndrome confirms a gain in time-to-diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation and optimization of the French Generic Adherence for Chronic Diseases Profile (GACID-P) using classical test and item response theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Ferrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
+                <w:t xml:space="preserve">C. Alleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-11905-w⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-023-02130-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212271v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic factors of readmission and mortality after first heart failure hospitalization: results from EPICAL2 cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-life evaluation of the 2017 McDonald criteria for relapsing–remitting multiple sclerosis after a clinically isolated syndrome confirms a gain in time-to-diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batric Popovic</w:t>
+                <w:t xml:space="preserve">Mickaël Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.14246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 271 (1), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11905-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937170v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid balance control in critically ill patients: results from as-treated analyses of POINCARE-2 randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic factors of readmission and mortality after first heart failure hospitalization: results from EPICAL2 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Mansouri</w:t>
+                <w:t xml:space="preserve">Batric Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Buzzi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04701-5⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.965-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.14246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500650v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of administrative databases for identifying individuals with multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid balance control in critically ill patients: results from as-treated analyses of POINCARE-2 randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ducatel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Claire Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mathey</w:t>
+                <w:t xml:space="preserve">Francis Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.18310. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-45384-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04701-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500617v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-period-cohort analysis of the incidence of multiple sclerosis over twenty years in Lorraine, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gbaguidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.1001. </w:t>
@@ -1595,51 +1595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic impact of epileptic seizures in multiple sclerosis varies according to time of occurrence and etiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Selton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1827,965 +1827,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of intra-arterial fibrinolytics as adjunct to mechanical thrombectomy: a systematic review and meta-analysis of observational data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term analysis of patients with benign multiple sclerosis: new insights about the disability course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Kaesmacher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alicia C Castonguay</w:t>
+                <w:t xml:space="preserve">Guillaume Pisché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2020-016680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268 (10), pp.3817-3825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-021-10501-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212206v1</w:t>
+                <w:t xml:space="preserve">hal-04212231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pretreatment Ischemic Location on Functional Outcome after Thrombectomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety and efficacy of intra-arterial fibrinolytics as adjunct to mechanical thrombectomy: a systematic review and meta-analysis of observational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Kaesmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raphael Meinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kurmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama O Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Xie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ioannis K Douros</w:t>
+                <w:t xml:space="preserve">Alicia C Castonguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11112038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.1073-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2020-016680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212244v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical imaging factors of excellent outcome after thrombolysis in large-vessel stroke: a THRACE subgroup analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Pretreatment Ischemic Location on Functional Outcome after Thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Riou-Comte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yu Xie</w:t>
+                <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke and Vascular Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/svn-2020-000852⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11112038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212238v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy Life-Year Costs of Treatment Speed From Arrival to Endovascular Thrombectomy in Patients With Ischemic Stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical imaging factors of excellent outcome after thrombolysis in large-vessel stroke: a THRACE subgroup analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Riou-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed A Almekhlafi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruce C V Campbell</w:t>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2021.1055⟩</w:t>
+              <w:t xml:space="preserve">Stroke and Vascular Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.631-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/svn-2020-000852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220460v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and radiological activity of secondary progressive multiple sclerosis in a population‐based cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mathey</w:t>
+                <w:t xml:space="preserve">Healthy Life-Year Costs of Treatment Speed From Arrival to Endovascular Thrombectomy in Patients With Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed A Almekhlafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik W J Dippel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles B L M Majoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ancel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
+                <w:t xml:space="preserve">Bruce C V Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.14861⟩</w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (6), pp.709-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2021.1055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212236v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of emergent carotid stenting during endovascular therapy for acute anterior circulation stroke patients with tandem occlusion: A multicenter, randomized, clinical trial (TITAN) protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Zhu</w:t>
+                <w:t xml:space="preserve">Clinical and radiological activity of secondary progressive multiple sclerosis in a population‐based cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Teresa Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamza Achit</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747493020929948⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.2238-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.14861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218471v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term analysis of patients with benign multiple sclerosis: new insights about the disability course</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mathey</w:t>
+                <w:t xml:space="preserve">Effect of emergent carotid stenting during endovascular therapy for acute anterior circulation stroke patients with tandem occlusion: A multicenter, randomized, clinical trial (TITAN) protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Śebastien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pisché</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Hamza Achit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 268 (10), pp.3817-3825. </w:t>
+              <w:t xml:space="preserve">International Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.342-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-021-10501-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1747493020929948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212231v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuation of disease-modifying treatments for multiple sclerosis in patients aged over 50 with disease Inactivity</w:t>
               </w:r>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2899,602 +2899,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penumbral imaging and functional outcome in patients with anterior circulation ischaemic stroke treated with endovascular thrombectomy versus medical therapy: a meta-analysis of individual patient-level data</w:t>
+                <w:t xml:space="preserve">Effects of Statins to Reduce All-Cause Mortality in Heart Failure Patients: Findings from the EPICAL2 Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Campbell</w:t>
+                <w:t xml:space="preserve">Muaamar Al-Gobari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Majoie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Burnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30314-4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cardiovascular Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.497-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40256-019-00346-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268848v1</w:t>
+                <w:t xml:space="preserve">hal-02465785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Clot Burden Score on Baseline T2*-MRI Impact Clinical Outcome in Acute Ischemic Stroke Treated with Mechanical Thrombectomy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penumbral imaging and functional outcome in patients with anterior circulation ischaemic stroke treated with endovascular thrombectomy versus medical therapy: a meta-analysis of individual patient-level data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Majoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Albers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Derraz</w:t>
+                <w:t xml:space="preserve">Bijoy Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+                <w:t xml:space="preserve">Nawaf Yassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5853/jos.2018.01921⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30314-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231086v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging or Computed Tomography Before Treatment in Acute Ischemic Stroke: Effect on Workflow and Functional Outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Provost</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (3), pp.659-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.023882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Statins to Reduce All-Cause Mortality in Heart Failure Patients: Findings from the EPICAL2 Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Clot Burden Score on Baseline T2*-MRI Impact Clinical Outcome in Acute Ischemic Stroke Treated with Mechanical Thrombectomy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Derraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muaamar Al-Gobari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Soudant</w:t>
+                <w:t xml:space="preserve">Sébastien Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Burnand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiovascular Drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (5), pp.497-508. </w:t>
+              <w:t xml:space="preserve">Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40256-019-00346-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5853/jos.2018.01921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465785v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of guideline-consistent heart failure drug prescriptions at hospital discharge on 1-year mortality: Results from the EPICAL2 cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laborde-Castérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,51 +3717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Effectiveness of Thrombectomy in Patients With Acute Ischemic Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Achit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossar Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48 (10), pp.2843-2847. </w:t>
@@ -4300,51 +4300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Esposito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-025-05169-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Queiroga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren King" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111467" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Scherer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pittion-Vouyovitch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12266-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleyrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-023-02130-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ferrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11905-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Varlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mansouri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04701-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducatel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45384-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gbaguidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04836-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Selton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manceau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15551" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kaesmacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raphael Meinel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kurmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama O Zaidat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia C Castonguay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-016680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Riou-Comte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/svn-2020-000852" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Almekhlafi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Goyal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik W J Dippel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles B L M Majoie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C V Campbell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2021.1055" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ancel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Garot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14861" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#346;ebastien Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Achit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020929948" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pisch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10501-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaminsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10029-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Campbell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Majoie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Menon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawaf Yassi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30314-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2018.01921" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hassen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023882" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465785v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaamar Al-Gobari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Burnand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40256-019-00346-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Cast&#233;rot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Messikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2017.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGDBDM6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dahan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194115" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124596v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossar Hosseini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017856" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducrocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Mas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(16)30177-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF2W82DB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14131819" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Esposito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-025-05169-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Queiroga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111467" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Scherer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pittion-Vouyovitch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12266-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducatel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45384-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleyrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-023-02130-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ferrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11905-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Varlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mansouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04701-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gbaguidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04836-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Selton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manceau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15551" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pisch&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10501-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kaesmacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raphael Meinel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kurmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama O Zaidat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia C Castonguay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-016680" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Riou-Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/svn-2020-000852" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Almekhlafi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Goyal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik W J Dippel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles B L M Majoie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C V Campbell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2021.1055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ancel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Garot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14861" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#346;ebastien Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Achit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020929948" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaminsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10029-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaamar Al-Gobari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Burnand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40256-019-00346-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Campbell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Majoie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Menon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawaf Yassi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30314-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hassen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023882" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2018.01921" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Cast&#233;rot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Messikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2017.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGDBDM6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dahan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194115" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124596v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossar Hosseini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017856" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducrocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Mas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(16)30177-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF2W82DB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14131819" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>