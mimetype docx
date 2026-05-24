--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -374,1177 +374,1177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t>
+                <w:t xml:space="preserve">Building a composite score for patient self-report of flare in osteoarthritis: a comparison of methods with the Flare-OA-16 questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Hasnaoui</w:t>
+                <w:t xml:space="preserve">Fabiana Queiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Erpelding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t>
+                <w:t xml:space="preserve">Lauren King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174 (5), pp.111467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686968v1</w:t>
+                <w:t xml:space="preserve">hal-04687040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a composite score for patient self-report of flare in osteoarthritis: a comparison of methods with the Flare-OA-16 questionnaire</w:t>
+                <w:t xml:space="preserve">Risk of secondary progression in patients with highly active multiple sclerosis treated with natalizumab: a real-life study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Queiroga</w:t>
+                <w:t xml:space="preserve">Louisa Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+                <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Erpelding</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Soudant</w:t>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren King</w:t>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 174 (5), pp.111467. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12266-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687040v1</w:t>
+                <w:t xml:space="preserve">hal-04500634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of secondary progression in patients with highly active multiple sclerosis treated with natalizumab: a real-life study</w:t>
+                <w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Scherer</w:t>
+                <w:t xml:space="preserve">Sabrine Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Debouverie</w:t>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12266-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500634v1</w:t>
+                <w:t xml:space="preserve">hal-04686968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of administrative databases for identifying individuals with multiple sclerosis</w:t>
+                <w:t xml:space="preserve">Real-life evaluation of the 2017 McDonald criteria for relapsing–remitting multiple sclerosis after a clinically isolated syndrome confirms a gain in time-to-diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ducatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Debouverie</w:t>
+                <w:t xml:space="preserve">Mickaël Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mathey</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-45384-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 271 (1), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11905-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500617v1</w:t>
+                <w:t xml:space="preserve">hal-04212271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and optimization of the French Generic Adherence for Chronic Diseases Profile (GACID-P) using classical test and item response theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillemin</w:t>
+                <w:t xml:space="preserve">Thierry Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Conroy</w:t>
+                <w:t xml:space="preserve">C. Alleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12955-023-02130-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-life evaluation of the 2017 McDonald criteria for relapsing–remitting multiple sclerosis after a clinically isolated syndrome confirms a gain in time-to-diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic factors of readmission and mortality after first heart failure hospitalization: results from EPICAL2 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Ferrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+                <w:t xml:space="preserve">Batric Popovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-11905-w⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.965-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.14246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212271v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic factors of readmission and mortality after first heart failure hospitalization: results from EPICAL2 cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid balance control in critically ill patients: results from as-treated analyses of POINCARE-2 randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batric Popovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Soudant</w:t>
+                <w:t xml:space="preserve">Adil Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thilly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Buzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.14246⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04701-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937170v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid balance control in critically ill patients: results from as-treated analyses of POINCARE-2 randomized trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of administrative databases for identifying individuals with multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Charpentier</w:t>
+                <w:t xml:space="preserve">Pauline Ducatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Schneider</w:t>
+                <w:t xml:space="preserve">Guillaume Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (1), pp.426. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.18310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04701-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-45384-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500650v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-period-cohort analysis of the incidence of multiple sclerosis over twenty years in Lorraine, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gbaguidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.1001. </w:t>
@@ -1595,51 +1595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic impact of epileptic seizures in multiple sclerosis varies according to time of occurrence and etiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Selton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1827,965 +1827,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term analysis of patients with benign multiple sclerosis: new insights about the disability course</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Pretreatment Ischemic Location on Functional Outcome after Thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pisché</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-021-10501-0⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11112038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212231v1</w:t>
+                <w:t xml:space="preserve">hal-04212244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of intra-arterial fibrinolytics as adjunct to mechanical thrombectomy: a systematic review and meta-analysis of observational data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical imaging factors of excellent outcome after thrombolysis in large-vessel stroke: a THRACE subgroup analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia C Castonguay</w:t>
+                <w:t xml:space="preserve">Nolwenn Riou-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2020-016680⟩</w:t>
+              <w:t xml:space="preserve">Stroke and Vascular Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.631-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/svn-2020-000852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212206v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pretreatment Ischemic Location on Functional Outcome after Thrombectomy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Healthy Life-Year Costs of Treatment Speed From Arrival to Endovascular Thrombectomy in Patients With Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Micard</w:t>
+                <w:t xml:space="preserve">Mohammed A Almekhlafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+                <w:t xml:space="preserve">Mayank Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis K Douros</w:t>
+                <w:t xml:space="preserve">Diederik W J Dippel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles B L M Majoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce C V Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11112038⟩</w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (6), pp.709-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2021.1055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212244v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical imaging factors of excellent outcome after thrombolysis in large-vessel stroke: a THRACE subgroup analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety and efficacy of intra-arterial fibrinolytics as adjunct to mechanical thrombectomy: a systematic review and meta-analysis of observational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Xie</w:t>
+                <w:t xml:space="preserve">Johannes Kaesmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raphael Meinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kurmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama O Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia C Castonguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke and Vascular Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/svn-2020-000852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.1073-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2020-016680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212238v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy Life-Year Costs of Treatment Speed From Arrival to Endovascular Thrombectomy in Patients With Ischemic Stroke</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles B L M Majoie</w:t>
+                <w:t xml:space="preserve">Clinical and radiological activity of secondary progressive multiple sclerosis in a population‐based cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce C V Campbell</w:t>
+                <w:t xml:space="preserve">Thomas Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Garot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2021.1055⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.2238-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.14861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220460v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and radiological activity of secondary progressive multiple sclerosis in a population‐based cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ancel</w:t>
+                <w:t xml:space="preserve">Effect of emergent carotid stenting during endovascular therapy for acute anterior circulation stroke patients with tandem occlusion: A multicenter, randomized, clinical trial (TITAN) protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Garot</w:t>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Śebastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Achit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.14861⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.342-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747493020929948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212236v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of emergent carotid stenting during endovascular therapy for acute anterior circulation stroke patients with tandem occlusion: A multicenter, randomized, clinical trial (TITAN) protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Long-term analysis of patients with benign multiple sclerosis: new insights about the disability course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pisché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamza Achit</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), pp.342-348. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268 (10), pp.3817-3825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1747493020929948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-021-10501-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218471v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuation of disease-modifying treatments for multiple sclerosis in patients aged over 50 with disease Inactivity</w:t>
               </w:r>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pittion-Vouyovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2899,602 +2899,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Statins to Reduce All-Cause Mortality in Heart Failure Patients: Findings from the EPICAL2 Cohort Study</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging or Computed Tomography Before Treatment in Acute Ischemic Stroke: Effect on Workflow and Functional Outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muaamar Al-Gobari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+                <w:t xml:space="preserve">Corentin Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Burnand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiovascular Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40256-019-00346-4⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.659-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.023882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465785v1</w:t>
+                <w:t xml:space="preserve">hal-03220929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penumbral imaging and functional outcome in patients with anterior circulation ischaemic stroke treated with endovascular thrombectomy versus medical therapy: a meta-analysis of individual patient-level data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Clot Burden Score on Baseline T2*-MRI Impact Clinical Outcome in Acute Ischemic Stroke Treated with Mechanical Thrombectomy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Majoie</w:t>
+                <w:t xml:space="preserve">Imad Derraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Albers</w:t>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijoy Menon</w:t>
+                <w:t xml:space="preserve">Sébastien Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawaf Yassi</w:t>
+                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.46-55. </w:t>
+              <w:t xml:space="preserve">Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30314-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5853/jos.2018.01921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268848v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging or Computed Tomography Before Treatment in Acute Ischemic Stroke: Effect on Workflow and Functional Outcome</w:t>
+                <w:t xml:space="preserve">Penumbral imaging and functional outcome in patients with anterior circulation ischaemic stroke treated with endovascular thrombectomy versus medical therapy: a meta-analysis of individual patient-level data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Provost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Soudant</w:t>
+                <w:t xml:space="preserve">Bruce Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Legrand</w:t>
+                <w:t xml:space="preserve">Charles Majoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Hassen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Xie</w:t>
+                <w:t xml:space="preserve">Gregory Albers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijoy Menon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawaf Yassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.023882⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30314-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220929v1</w:t>
+                <w:t xml:space="preserve">hal-03268848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Clot Burden Score on Baseline T2*-MRI Impact Clinical Outcome in Acute Ischemic Stroke Treated with Mechanical Thrombectomy?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
+                <w:t xml:space="preserve">Effects of Statins to Reduce All-Cause Mortality in Heart Failure Patients: Findings from the EPICAL2 Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muaamar Al-Gobari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Burnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (1), pp.91-100. </w:t>
+              <w:t xml:space="preserve">American Journal of Cardiovascular Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.497-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5853/jos.2018.01921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40256-019-00346-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231086v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of guideline-consistent heart failure drug prescriptions at hospital discharge on 1-year mortality: Results from the EPICAL2 cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laborde-Castérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,51 +3717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Effectiveness of Thrombectomy in Patients With Acute Ischemic Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Achit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossar Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48 (10), pp.2843-2847. </w:t>
@@ -4300,51 +4300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Esposito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-025-05169-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Queiroga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111467" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Scherer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pittion-Vouyovitch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12266-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducatel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45384-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleyrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-023-02130-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ferrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11905-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Varlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mansouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04701-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gbaguidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04836-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Selton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manceau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15551" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pisch&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10501-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kaesmacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raphael Meinel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kurmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama O Zaidat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia C Castonguay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-016680" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Riou-Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/svn-2020-000852" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Almekhlafi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Goyal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik W J Dippel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles B L M Majoie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C V Campbell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2021.1055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ancel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Garot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14861" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#346;ebastien Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Achit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020929948" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaminsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10029-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaamar Al-Gobari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Burnand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40256-019-00346-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Campbell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Majoie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Menon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawaf Yassi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30314-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hassen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023882" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2018.01921" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Cast&#233;rot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Messikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2017.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGDBDM6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dahan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194115" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124596v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossar Hosseini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017856" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducrocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Mas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(16)30177-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF2W82DB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14131819" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Esposito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-025-05169-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Queiroga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren King" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111467" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Scherer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pittion-Vouyovitch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12266-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ferrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11905-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleyrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-023-02130-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Varlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.14246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mansouri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04701-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducatel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45384-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gbaguidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04836-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Selton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manceau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15551" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Riou-Comte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/svn-2020-000852" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Almekhlafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Goyal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik W J Dippel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles B L M Majoie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C V Campbell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2021.1055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kaesmacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raphael Meinel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kurmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama O Zaidat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia C Castonguay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-016680" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ancel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Garot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14861" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#346;ebastien Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Achit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020929948" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pisch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10501-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaminsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10029-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hassen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023882" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2018.01921" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Campbell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Majoie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Menon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawaf Yassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30314-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465785v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaamar Al-Gobari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Burnand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40256-019-00346-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Cast&#233;rot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Messikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2017.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGDBDM6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02361080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dahan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194115" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124596v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossar Hosseini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017856" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducrocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Mas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(16)30177-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF2W82DB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14131819" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>