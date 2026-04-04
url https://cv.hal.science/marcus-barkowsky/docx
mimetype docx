--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -880,225 +880,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On viewing distance and visual quality assessment in the age of Ultra High Definition TV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual discomfort of stereoscopic 3D videos: Influence of 3D motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VQEG eLetter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Displays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.displa.2014.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150427v1</w:t>
+                <w:t xml:space="preserve">hal-00951170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual discomfort of stereoscopic 3D videos: Influence of 3D motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Li</w:t>
+                <w:t xml:space="preserve">On viewing distance and visual quality assessment in the age of Ultra High Definition TV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Displays</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VQEG eLetter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Best Practices for Training Sessions, 1 (1), pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00951170v1</w:t>
+                <w:t xml:space="preserve">hal-01150427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of reliable 3DTV subjective assessment methodology - Establishing a Ground Truth Database</w:t>
               </w:r>
@@ -2230,282 +2230,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of content features on short-term video quality in the visual periphery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal error concealment technique for high order multiple description coding schemes including subjective assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Aldahdooh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suiyi Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Eighth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676959v1</w:t>
+                <w:t xml:space="preserve">hal-01346406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal error concealment technique for high order multiple description coding schemes including subjective assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of content features on short-term video quality in the visual periphery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashas Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Aldahdooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suiyi Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Eighth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 18th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346406v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of spatio-temporal distortions in the visual periphery in disrupting natural attention deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashas Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,477 +2680,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Full-Reference Video Quality Measures using HEVC Bitstream-Based No-Reference Features</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Glenn van Wallendael</w:t>
+                <w:t xml:space="preserve">The impact of complexity in the rate-distortion optimization: A visualization tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aldahdooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lövström Benny</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on Quality of Multimedia Experience (QoMEX) 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd INTERNATIONAL CONFERENCE ON SYSTEMS, SIGNALS AND IMAGE PROCESSING (IWSSIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom. pp.45-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWSSIP.2015.7314173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160485v1</w:t>
+                <w:t xml:space="preserve">hal-01346405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FULL-HD HEVC-ENCODED VIDEO QUALITY ASSESSMENT DATABASE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrico Masala</w:t>
+                <w:t xml:space="preserve">Subjective quality assessment comparing UHD and HD resolution in HEVC transmission chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kongfeng Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Koudota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Workshop on Video Processing and Quality Metrics (VPQM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Workshop on Quality of Multimedia Experience (QoMEX) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Costa Navarino, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2015.7148114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149347v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective quality assessment comparing UHD and HD resolution in HEVC transmission chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yao Koudota</w:t>
+                <w:t xml:space="preserve">FULL-HD HEVC-ENCODED VIDEO QUALITY ASSESSMENT DATABASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn van Wallendael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Staelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Masala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on Quality of Multimedia Experience (QoMEX) 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ninth International Workshop on Video Processing and Quality Metrics (VPQM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Chandler, Arizona, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160493v1</w:t>
+                <w:t xml:space="preserve">hal-01149347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of complexity in the rate-distortion optimization: A visualization tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Aldahdooh</w:t>
+                <w:t xml:space="preserve">Predicting Full-Reference Video Quality Measures using HEVC Bitstream-Based No-Reference Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panasiuk Joanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn van Wallendael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lövström Benny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd INTERNATIONAL CONFERENCE ON SYSTEMS, SIGNALS AND IMAGE PROCESSING (IWSSIP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seventh International Workshop on Quality of Multimedia Experience (QoMEX) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Costa Navarino, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346405v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open perceptual binocular and monocular descriptors for stereoscopic 3D images and video characterization</w:t>
               </w:r>
@@ -3368,265 +3368,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing upscaling algorithms from HD to ultra HD by evaluating preference of experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yao Koudota</w:t>
+                <w:t xml:space="preserve">Measuring perceived depth in natural images and study of its relation with monocular and binocular depth cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Raake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Primon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Workshop on Quality of Multimedia Experience (QoMEX) 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Electronic Imaging 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, san francisco, United States. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071465v1</w:t>
+                <w:t xml:space="preserve">hal-00949945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring perceived depth in natural images and study of its relation with monocular and binocular depth cues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Raake</w:t>
+                <w:t xml:space="preserve">Comparing upscaling algorithms from HD to ultra HD by evaluating preference of experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Koudota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Primon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Workshop on Quality of Multimedia Experience (QoMEX) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949945v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating complex scales through subjective ranking</w:t>
               </w:r>
@@ -3723,974 +3723,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISUAL DISCOMFORT IS NOT ALWAYS PROPORTIONAL TO EYE BLINKING RATE: EXPLORING SOME EFFECTS OF PLANAR AND IN-DEPTH MOTION ON 3DTV QOE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Li</w:t>
+                <w:t xml:space="preserve">Measurement of Individual Changes in the Performance of Human Stereoscopic Vision for Disparities at the Limits of the Zone of Comfortable Viewing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Michelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Hornegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Eskofier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, seattle, United States. pp.310--317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV.2013.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789026v1</w:t>
+                <w:t xml:space="preserve">hal-00998842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopic 3D video coding quality evaluation with 2D objective metrics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards standardized 3DTV QoE assessment: Cross-lab study on display technology and viewing environment parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marten Sjöström</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taehwan Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungwook Youn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiheon Ok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2003664⟩</w:t>
+              <w:t xml:space="preserve">SPIE Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San franscisco, United States. pp.864809-864809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2004050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789082v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUBJECTIVE ASSESSMENT METHODOLOGY FOR PREFERENCE OF EXPERIENCE IN 3DTV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Li</w:t>
+                <w:t xml:space="preserve">Perceptual preference of S3D over 2D for HDTV in dependence of video quality and depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Raake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE IVMSP Workshop : 3D Image/Video Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVMSP Workshop, 2013 IEEE 11th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seoul, South Korea. pp.1--4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVMSPW.2013.6611905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860258v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Individual Changes in the Performance of Human Stereoscopic Vision for Disparities at the Limits of the Zone of Comfortable Viewing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bjorn Eskofier</w:t>
+                <w:t xml:space="preserve">Subjective and objective evaluation of an audiovisual subjective dataset for research and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmidmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucjan Janowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Pépion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Huynh-Thu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on 3D Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DV.2013.48⟩</w:t>
+              <w:t xml:space="preserve">2013 Fifth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Klagenfurt am Wörthersee, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2013.6603199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998842v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards standardized 3DTV QoE assessment: Cross-lab study on display technology and viewing environment parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting Paired Comparison methodology in measuring visual discomfort of 3DTV: performances of three di erent designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2004050⟩</w:t>
+              <w:t xml:space="preserve">SPIE Electronic Imaging, Stereoscopic Displays and Applications, Human Factors 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2002075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789054v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective and objective evaluation of an audiovisual subjective dataset for research and development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VISUAL DISCOMFORT IS NOT ALWAYS PROPORTIONAL TO EYE BLINKING RATE: EXPLORING SOME EFFECTS OF PLANAR AND IN-DEPTH MOTION ON 3DTV QOE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Fifth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Scottsdale, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154352v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Paired Comparison methodology in measuring visual discomfort of 3DTV: performances of three di erent designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Li</w:t>
+                <w:t xml:space="preserve">Stereoscopic 3D video coding quality evaluation with 2D objective metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Brunnström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten Sjöström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging, Stereoscopic Displays and Applications, Human Factors 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Electronic Imaging 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San franscisco, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2003664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2002075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00789033v1</w:t>
+                <w:t xml:space="preserve">hal-00789082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual preference of S3D over 2D for HDTV in dependence of video quality and depth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Raake</w:t>
+                <w:t xml:space="preserve">SUBJECTIVE ASSESSMENT METHODOLOGY FOR PREFERENCE OF EXPERIENCE IN 3DTV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVMSP Workshop, 2013 IEEE 11th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE IVMSP Workshop : 3D Image/Video Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seoul, South Korea. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVMSPW.2013.6611905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00999659v1</w:t>
+                <w:t xml:space="preserve">hal-00860258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open collaboration on hybrid video quality models - VQEG joint effort group hybrid</w:t>
               </w:r>
@@ -4869,285 +4869,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of experience model for 3DTV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using overlapping subjective datasets to assess the performance of objective quality metrics on Scalable Video Coding and error concealment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+                <w:t xml:space="preserve">Yohann Pitrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Pépion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Stereoscopic Displays and Applications XXIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Fourth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp. 103 - 108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2012.6263844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665990v1</w:t>
+                <w:t xml:space="preserve">hal-00724398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subjective and objective evaluation of a realistic 3D IPTV transmission chain</w:t>
+                <w:t xml:space="preserve">Perceptual depth indicator for S-3D content based on binocular and monocular cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Raake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Packet Video Workshop (PV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PV.2012.6229733⟩</w:t>
+              <w:t xml:space="preserve">Conference Record of the Forty Sixth Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pacific Grove, Californie, United States. pp.734--738, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2012.6489109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724569v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D NO-REFERENCE VIDEO QUALITY MODEL DEVELOPMENT AND 3D VIDEO TRANSMISSION QUALITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Brunnström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5169,617 +5161,625 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics - VPQM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF SHOOTING CONDITIONS, RE-ENCODING AND VIEWING CONDITIONS ON THE PERCEIVED QUALITY OF USER-GENERATED VIDEOS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A subjective and objective evaluation of a realistic 3D IPTV transmission chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Raake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Wustenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Pitrey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shelley Buchinger</w:t>
+                <w:t xml:space="preserve">Thomas Buchholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics - VPQM 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Packet Video Workshop (PV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Munich, Germany. pp. 179 - 183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PV.2012.6229733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665906v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLORATION OF QUALITY OF EXPERIENCE OF STEREOSCOPIC IMAGES: BINOCULAR DEPTH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fournier Jérôme</w:t>
+                <w:t xml:space="preserve">INFLUENCE OF SHOOTING CONDITIONS, RE-ENCODING AND VIEWING CONDITIONS ON THE PERCEIVED QUALITY OF USER-GENERATED VIDEOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Pitrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Hummelbrunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kitzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Buchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics - VPQM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665917v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual depth indicator for S-3D content based on binocular and monocular cues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Raake</w:t>
+                <w:t xml:space="preserve">EXPLORATION OF QUALITY OF EXPERIENCE OF STEREOSCOPIC IMAGES: BINOCULAR DEPTH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Record of the Forty Sixth Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics - VPQM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSSC.2012.6489109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154284v1</w:t>
+                <w:t xml:space="preserve">hal-00665917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using overlapping subjective datasets to assess the performance of objective quality metrics on Scalable Video Coding and error concealment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Pépion</w:t>
+                <w:t xml:space="preserve">Quality of experience model for 3DTV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Fourth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Stereoscopic Displays and Applications XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724398v1</w:t>
+                <w:t xml:space="preserve">hal-00665990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the source content and encoding configuration on the perceived quality for scalable video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Pitrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Pépion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5994,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Staelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucjan Janowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Koudota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikolaj Leszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Koudota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6294,402 +6294,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Visual Discomfort induced by Stimulus Movement at Fixed Depth on Stereoscopic Displays using Shutter Glasses</w:t>
+                <w:t xml:space="preserve">Visual Discomfort Induced by Relative Disparity and Planar Motion of Stereoscopic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Digital Signal Processing 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Corfu, Greece. pp.1</w:t>
+              <w:t xml:space="preserve">first Sino French Workshop on Information and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nantes, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616722v1</w:t>
+                <w:t xml:space="preserve">hal-00860232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New stereoscopic video shooting rule based on stereoscopic distortion parameters and comfortable viewing zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+                <w:t xml:space="preserve">Quantifying how the combination of blur and disparity affects the perceived depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereoscopic Displays and Applications XXII, SPIE 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco Airport, California, United States. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616713v2</w:t>
+                <w:t xml:space="preserve">hal-00561951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STANDARDIZED TOOLCHAIN AND MODEL DEVELOPMENT FOR VIDEO QUALITY ASSESSMENT - THE MISSION OF THE JOINT EFFORT GROUP IN VQEG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inigo Sedano</w:t>
+                <w:t xml:space="preserve">SUBJECTIVE QUALITY OF SVC-CODED VIDEOS WITH DIFFERENT ERROR-PATTERNS CONCEALED USING SPATIAL SCALABILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Pitrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Engelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Pépion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Third International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France. paper number 67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724381v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SUBJECTIVE EVALUATION OF 3D IPTV BROADCASTING IMPLEMENTATIONS CONSIDERING CODING AND TRANSMISSION DEGRADATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6721,530 +6686,565 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Multimedia 2011 (ISM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, United States. pp. 506-511, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISM.2011.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUBJECTIVE QUALITY OF SVC-CODED VIDEOS WITH DIFFERENT ERROR-PATTERNS CONCEALED USING SPATIAL SCALABILITY</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crosstalk Measurements of Shutter Glasses 3D Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Pépion</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Brunnström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borje Andrén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SID Symposium Digest of Technical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, United States. Volume 42, Issue 1, pp. 812-815, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1889/1.3621454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608300v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616717v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk Measurements of Shutter Glasses 3D Displays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STANDARDIZED TOOLCHAIN AND MODEL DEVELOPMENT FOR VIDEO QUALITY ASSESSMENT - THE MISSION OF THE JOINT EFFORT GROUP IN VQEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Staelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inigo Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tourancheau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucjan Janowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Brunnström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SID Symposium Digest of Technical Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1889/1.3621454⟩</w:t>
+              <w:t xml:space="preserve">2011 Third International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium. pp.61-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2011.6065713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616717v2</w:t>
+                <w:t xml:space="preserve">hal-00724381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying how the combination of blur and disparity affects the perceived depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study on Visual Discomfort induced by Stimulus Movement at Fixed Depth on Stereoscopic Displays using Shutter Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junle Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Francisco Airport, California, United States. pp.10</w:t>
+              <w:t xml:space="preserve">17th International Conference on Digital Signal Processing 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Corfu, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561951v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Discomfort Induced by Relative Disparity and Planar Motion of Stereoscopic Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Li</w:t>
+                <w:t xml:space="preserve">New stereoscopic video shooting rule based on stereoscopic distortion parameters and comfortable viewing zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">first Sino French Workshop on Information and Communication Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stereoscopic Displays and Applications XXII, SPIE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.SPIE 7863, 78631O, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.872332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860232v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is visual fatigue changing the perceived depth accuracy on an autostereoscopic display?</w:t>
               </w:r>
@@ -7429,90 +7429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligning subjective tests using a low cost common set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Pitrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Engelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Pépion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7805,51 +7805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW REQUIREMENTS OF SUBJECTIVE VIDEO QUALITY ASSESSMENT METHODOLOGIES FOR 3DTV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7926,51 +7926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Pépion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8093,580 +8093,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Quality Evaluation of H.264 High-Definition Video Coding versus Spatial Up-Scaling and Interlacing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Overview of the SVC4QoE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro ITV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tampere, Finland. pp.irccyn contribution</w:t>
+              <w:t xml:space="preserve">Proceedings of the SVCVision workshop, in conjunction with ACM Mobimedia conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608327v1</w:t>
+                <w:t xml:space="preserve">hal-00793303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of MPEG4-SVC for QoE protection in the context of transmission errors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Subjective Quality Evaluation of H.264 High-Definition Video Coding versus Spatial Up-Scaling and Interlacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Pitrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Pépion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Euro ITV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tampere, Finland. pp.irccyn contribution</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608337v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the SVC4QoE project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of MPEG4-SVC for QoE protection in the context of transmission errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Pitrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Pépion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SVCVision workshop, in conjunction with ACM Mobimedia conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">SPIE Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793303v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Saliency Awareness for Objective Video Quality Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Engelke</w:t>
+                <w:t xml:space="preserve">Video Quality Assessment: From 2D to 3D - Challenges and Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Huynh-Thu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans-Jürgen Zepernick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.4025 - 4028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495969v1</w:t>
+                <w:t xml:space="preserve">hal-00616680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Quality Assessment: From 2D to 3D - Challenges and Future Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quan Huynh-Thu</w:t>
+                <w:t xml:space="preserve">Modelling Saliency Awareness for Objective Video Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Engelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Zepernick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP), 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616680v1</w:t>
+                <w:t xml:space="preserve">hal-00495969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective quality assessment of error concealment strategies for 3DTV in the presence of asymmetric transmission errors</w:t>
               </w:r>
@@ -8976,90 +8976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUBJECTIVE QUALITY ASSESSMENT OF MPEG-4 SCALABLE VIDEO CODING IN A MOBILE SCENARIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Pitrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Pépion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second European Workshop on Visual Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. paper 72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9309,274 +9309,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Quality of Experience of 3DTV and Beyond: Tackling the Multidimensional Sensation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Li</w:t>
+                <w:t xml:space="preserve">3D Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Raake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Future Internet Media</w:t>
+              <w:t xml:space="preserve">Advanced Concepts, Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer New York</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-222, 2014, 978-1-4614-8372-4. </w:t>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-313, 2014, 978-3-319-02680-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-8373-1_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02681-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150710v1</w:t>
+                <w:t xml:space="preserve">hal-01150713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+                <w:t xml:space="preserve">Assessing the Quality of Experience of 3DTV and Beyond: Tackling the Multidimensional Sensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Raake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts, Applications and Methods</w:t>
+              <w:t xml:space="preserve">3D Future Internet Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-313, 2014, 978-3-319-02680-0. </w:t>
+                <w:t xml:space="preserve">Springer New York</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-222, 2014, 978-1-4614-8372-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02681-7_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-8373-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150713v1</w:t>
+                <w:t xml:space="preserve">hal-01150710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Comfort and Fatigue in Stereoscopy</w:t>
               </w:r>
@@ -10363,51 +10363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohic Fotio Tiotsop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agboma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn van Wallendael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldahdooh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bosse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3127395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.14.hvei-527" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5180-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Janssens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2018.2882091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Staelens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E98.B.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongfeng Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2014.01.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V721HZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Sedano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-1978-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0394-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6E583B96C6F7C56F9CD891FF210332A83BEBC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Pinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2012.2191031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2213236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Huynh-Thu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2011.2128250" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bull" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashas Rai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiyi Ling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498929" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Muhammad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panasiuk Joanna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#246;vstr&#246;m Benny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koudota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148114" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7314173" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Kongfeng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Minmin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saupe Dietmar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Primon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982320" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982336" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003664" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paulus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Michelson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hornegger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Eskofier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2013.48" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Han" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Youn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiheon Ok" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004050" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidmer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603199" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2013.6611905" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2013.6659335" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724569v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wustenhagen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchholz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2012.6229733" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Pitrey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Hummelbrunner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitzinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Buchinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2012.6489109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2012.6263844" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665993v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Bulat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616713v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2011.6065713" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2011.89" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608300v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Engelke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616717v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borje Andr&#233;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/1.3621454" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616686v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872572" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616712v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Olsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872462" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616683v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Zepernick" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650571" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616687v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2010.5706838" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Rizzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2026-6_10" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150713v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151319v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781118761915" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761915.ch16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Karam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S3SWDXHP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohic Fotio Tiotsop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agboma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn van Wallendael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldahdooh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bosse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3127395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.14.hvei-527" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5180-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Janssens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2018.2882091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Staelens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E98.B.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongfeng Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2014.01.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V721HZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Sedano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-1978-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0394-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6E583B96C6F7C56F9CD891FF210332A83BEBC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Pinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2012.2191031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2213236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Huynh-Thu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2011.2128250" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bull" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498929" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashas Rai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiyi Ling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7314173" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koudota" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Muhammad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panasiuk Joanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#246;vstr&#246;m Benny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Kongfeng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Minmin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saupe Dietmar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Primon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982336" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paulus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Michelson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hornegger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Eskofier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2013.48" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Youn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiheon Ok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004050" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2013.6611905" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002075" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003664" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2013.6659335" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Pitrey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2012.6263844" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2012.6489109" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wustenhagen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchholz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2012.6229733" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Hummelbrunner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitzinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Buchinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665993v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Bulat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Engelke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2011.89" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616717v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borje Andr&#233;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/1.3621454" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2011.6065713" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616713v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872332" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616686v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872572" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616712v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Olsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872462" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616683v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650571" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Zepernick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616687v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2010.5706838" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Rizzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2026-6_10" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151319v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781118761915" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761915.ch16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Karam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S3SWDXHP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>