--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -880,225 +880,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual discomfort of stereoscopic 3D videos: Influence of 3D motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Li</w:t>
+                <w:t xml:space="preserve">On viewing distance and visual quality assessment in the age of Ultra High Definition TV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Displays</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VQEG eLetter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Best Practices for Training Sessions, 1 (1), pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951170v1</w:t>
+                <w:t xml:space="preserve">hal-01150427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On viewing distance and visual quality assessment in the age of Ultra High Definition TV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual discomfort of stereoscopic 3D videos: Influence of 3D motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VQEG eLetter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Displays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.displa.2014.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150427v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of reliable 3DTV subjective assessment methodology - Establishing a Ground Truth Database</w:t>
               </w:r>
@@ -3368,265 +3368,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring perceived depth in natural images and study of its relation with monocular and binocular depth cues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Raake</w:t>
+                <w:t xml:space="preserve">Comparing upscaling algorithms from HD to ultra HD by evaluating preference of experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Koudota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Primon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Workshop on Quality of Multimedia Experience (QoMEX) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949945v1</w:t>
+                <w:t xml:space="preserve">hal-01071465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing upscaling algorithms from HD to ultra HD by evaluating preference of experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yao Koudota</w:t>
+                <w:t xml:space="preserve">Measuring perceived depth in natural images and study of its relation with monocular and binocular depth cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Raake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Primon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Workshop on Quality of Multimedia Experience (QoMEX) 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Electronic Imaging 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, san francisco, United States. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071465v1</w:t>
+                <w:t xml:space="preserve">hal-00949945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating complex scales through subjective ranking</w:t>
               </w:r>
@@ -8093,176 +8093,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the SVC4QoE project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subjective Quality Evaluation of H.264 High-Definition Video Coding versus Spatial Up-Scaling and Interlacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Pitrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Pépion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SVCVision workshop, in conjunction with ACM Mobimedia conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Euro ITV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tampere, Finland. pp.irccyn contribution</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793303v1</w:t>
+                <w:t xml:space="preserve">hal-00608327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Quality Evaluation of H.264 High-Definition Video Coding versus Spatial Up-Scaling and Interlacing</w:t>
+                <w:t xml:space="preserve">Evaluation of MPEG4-SVC for QoE protection in the context of transmission errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Pitrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
@@ -8280,393 +8263,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Pépion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro ITV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tampere, Finland. pp.irccyn contribution</w:t>
+              <w:t xml:space="preserve">SPIE Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608327v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of MPEG4-SVC for QoE protection in the context of transmission errors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Overview of the SVC4QoE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the SVCVision workshop, in conjunction with ACM Mobimedia conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608337v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Quality Assessment: From 2D to 3D - Challenges and Future Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quan Huynh-Thu</w:t>
+                <w:t xml:space="preserve">Modelling Saliency Awareness for Objective Video Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Engelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Zepernick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP), 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616680v1</w:t>
+                <w:t xml:space="preserve">hal-00495969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Saliency Awareness for Objective Video Quality Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Engelke</w:t>
+                <w:t xml:space="preserve">Video Quality Assessment: From 2D to 3D - Challenges and Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Huynh-Thu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans-Jürgen Zepernick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.4025 - 4028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495969v1</w:t>
+                <w:t xml:space="preserve">hal-00616680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective quality assessment of error concealment strategies for 3DTV in the presence of asymmetric transmission errors</w:t>
               </w:r>
@@ -10363,51 +10363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohic Fotio Tiotsop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agboma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn van Wallendael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldahdooh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bosse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3127395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.14.hvei-527" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5180-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Janssens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2018.2882091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Staelens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E98.B.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongfeng Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2014.01.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V721HZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Sedano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-1978-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0394-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6E583B96C6F7C56F9CD891FF210332A83BEBC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Pinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2012.2191031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2213236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Huynh-Thu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2011.2128250" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bull" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498929" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashas Rai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiyi Ling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7314173" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koudota" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Muhammad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panasiuk Joanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#246;vstr&#246;m Benny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Kongfeng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Minmin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saupe Dietmar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Primon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982336" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paulus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Michelson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hornegger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Eskofier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2013.48" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Youn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiheon Ok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004050" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2013.6611905" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002075" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003664" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2013.6659335" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Pitrey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2012.6263844" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2012.6489109" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wustenhagen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchholz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2012.6229733" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Hummelbrunner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitzinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Buchinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665993v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Bulat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Engelke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2011.89" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616717v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borje Andr&#233;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/1.3621454" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2011.6065713" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616713v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872332" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616686v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872572" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616712v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Olsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872462" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616683v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650571" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Zepernick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616687v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2010.5706838" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Rizzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2026-6_10" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151319v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781118761915" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761915.ch16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Karam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S3SWDXHP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohic Fotio Tiotsop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agboma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn van Wallendael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aldahdooh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bosse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3127395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.14.hvei-527" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5180-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Janssens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2018.2882091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Staelens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E98.B.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongfeng Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2014.01.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V721HZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Sedano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-014-1978-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Urvoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0394-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E6E583B96C6F7C56F9CD891FF210332A83BEBC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Pinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2012.2191031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2213236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Huynh-Thu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2011.2128250" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bull" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498929" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashas Rai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiyi Ling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7314173" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koudota" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2015.7148114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Muhammad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panasiuk Joanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#246;vstr&#246;m Benny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Kongfeng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Minmin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saupe Dietmar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Primon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982320" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982336" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paulus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Michelson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hornegger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Eskofier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2013.48" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehwan Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Youn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiheon Ok" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004050" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2013.6611905" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002075" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003664" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2013.6659335" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Pitrey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2012.6263844" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2012.6489109" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wustenhagen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchholz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2012.6229733" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Hummelbrunner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kitzinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Buchinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665993v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Bulat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Engelke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2011.89" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616717v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borje Andr&#233;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/1.3621454" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2011.6065713" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616713v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872332" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616686v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872572" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616712v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Olsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872462" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616683v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Zepernick" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650571" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616687v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PV.2010.5706838" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Campisi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Rizzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2026-6_10" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_20" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8373-1_11" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151319v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781118761915" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761915.ch16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Karam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_14" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S3SWDXHP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>