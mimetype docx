--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -670,317 +670,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost: A uniform and general-purpose proxy implementation</w:t>
+                <w:t xml:space="preserve">Handles: Behavior-Propagating First Class References For Dynamically-Typed Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Special Issue on Advances in Dynamic Languages, 98 (3), pp.339-359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.05.015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Science of Computer Programming, 98 (3), pp. 318-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081236v1</w:t>
+                <w:t xml:space="preserve">hal-01060537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handles: Behavior-Propagating First Class References For Dynamically-Typed Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ghost: A uniform and general-purpose proxy implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Science of Computer Programming, 98 (3), pp. 318-338. </w:t>
+              <w:t xml:space="preserve">, 2015, Special Issue on Advances in Dynamic Languages, 98 (3), pp.339-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060537v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury: Properties and Design of a Remote Debugging Solution using Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Papoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,261 +1389,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t>
+                <w:t xml:space="preserve">Handles: Behavior-Propagating First Class References For Dynamically-Typed Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (3), pp.318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781129v1</w:t>
+                <w:t xml:space="preserve">hal-00881865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handles: Behavior-Propagating First Class References For Dynamically-Typed Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.011⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.2:1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881865v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical, Pluggable Types for a Dynamic Language</w:t>
               </w:r>
@@ -3138,51 +3138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access Control to Reflection with Object Ownership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,256 +3366,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a flexible Pharo Compiler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Bera</w:t>
+                <w:t xml:space="preserve">Performance Evolution Blueprint: Understanding the Impact of Software Evolution on Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Sandoval Alcocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VISSOFT - 1st IEEE Working Conference on Software Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Eindhoven, Netherlands. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VISSOFT.2013.6650523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862411v1</w:t>
+                <w:t xml:space="preserve">hal-00849004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evolution Blueprint: Understanding the Impact of Software Evolution on Performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">Towards a flexible Pharo Compiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISSOFT - 1st IEEE Working Conference on Software Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, Sep 2013, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VISSOFT.2013.6650523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00849004v1</w:t>
+                <w:t xml:space="preserve">hal-00862411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a modularization of Pharo: Analysis of the design space for a new module system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,429 +3777,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Proxies in Smalltalk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ESUG, Aug 2011, Edingburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2166929.2166941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614720v1</w:t>
+                <w:t xml:space="preserve">inria-00629175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems and Challenges when Building a Manager for Unused Objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Efficient Proxies in Smalltalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smalltalks International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAST (Federación Argentina de Smalltalks), Nov 2011, Bernal, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00635793v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Problems and Challenges when Building a Manager for Unused Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smalltalks International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAST (Federación Argentina de Smalltalks), Nov 2011, Bernal, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2166929.2166941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00629175v1</w:t>
+                <w:t xml:space="preserve">inria-00635793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Read-Only Execution for Dynamic Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,64 +4397,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments with a Fast Object Swapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4622,64 +4622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Objects and Memory Usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,235 +4737,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving a Reflective Language</w:t>
+                <w:t xml:space="preserve">Evolving a reflective language: lessons learned from implementing traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lienhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESUG, Aug 2009, Brest, France. pp.82-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1735935.1735949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746130v1</w:t>
+                <w:t xml:space="preserve">inria-00531048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving a reflective language: lessons learned from implementing traits</w:t>
+                <w:t xml:space="preserve">Evolving a Reflective Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lienhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2009)</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESUG, Aug 2009, Brest, France. pp.82-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1735935.1735949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531048v2</w:t>
+                <w:t xml:space="preserve">hal-00746130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Spaces for Safe Image Surgery</w:t>
               </w:r>
@@ -5270,642 +5270,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00271286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unanticipated Partial Behavioral Reflection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-Method Reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Tanter</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marschall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Smalltalk Conference (ISC 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71836-9_3⟩</w:t>
+              <w:t xml:space="preserve">TOOLS Europe 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zürich, 2007, Zürich, Switzerland. pp.231-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2007.6.9.a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555650v1</w:t>
+                <w:t xml:space="preserve">inria-00556467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Method Reflection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical, Pluggable Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklaus Haldiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marschall</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS Europe 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETH Zürich, 2007, Zürich, Switzerland. pp.231-251, </w:t>
+              <w:t xml:space="preserve">2007 International Conference on Dynamic Languages (ICDL 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, 2007, Lugano, Switzerland. pp.183-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5381/jot.2007.6.9.a14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1352678.1352690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00556467v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical, Pluggable Types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niklaus Haldiman</w:t>
+                <w:t xml:space="preserve">Context-Oriented Programming: Beyond Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin von Löwis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Conference on Dynamic Languages (ICDL 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1352678.1352690⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Dynamic Languages (ICDL 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, 2007, Lugano, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1352678.1352688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555783v1</w:t>
+                <w:t xml:space="preserve">inria-00555773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Oriented Programming: Beyond Layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin von Löwis</w:t>
+                <w:t xml:space="preserve">Unanticipated Partial Behavioral Reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roethlisberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dynamic Languages (ICDL 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESUG, 2007, Lugano, Switzerland. </w:t>
+              <w:t xml:space="preserve">14th International Smalltalk Conference (ISC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, Sep 2006, Prag, Czech Republic. pp.47-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1352678.1352688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71836-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00555773v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type Feedback for Bytecode Interpreters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software Evolution from the Field. An Experience Report from the Squeak Maintainers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOOOLPS'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERCIM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France. pp.81-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2006.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00556213v1</w:t>
+                <w:t xml:space="preserve">inria-00555868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Evolution from the Field. An Experience Report from the Squeak Maintainers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type Feedback for Bytecode Interpreters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hirschfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICOOOLPS'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Berlin, Germany. pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00555868v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00556213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulating and Exploiting Change with Changeboxes</w:t>
               </w:r>
@@ -8236,51 +8236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury: a Model for Live Remote Debugging in Reflective Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8451,64 +8451,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost: A Uniform and General-Purpose Proxy Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9950,250 +9950,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project-Team RMoD 2015 Activity Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLOMO2 Associate Team Final Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[0] INRIA Lille - Nord Europe. 2016</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267026v1</w:t>
+                <w:t xml:space="preserve">hal-01389983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLOMO2 Associate Team Final Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Bergel</w:t>
+                <w:t xml:space="preserve">Project-Team RMoD 2015 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRIA Lille - Nord Europe. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Fabry</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01389983v1</w:t>
+                <w:t xml:space="preserve">hal-01267026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2014 Activity Report</w:t>
               </w:r>
@@ -11901,51 +11901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2B5175B"/>
+    <w:nsid w:val="A1E6F2B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12132,51 +12132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcus-denker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2549-4222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166372277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/denker_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03563605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02480136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2020/4/5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Miranda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2016.15.2.a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.05.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060537v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Chi&#351;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor G&#238;rba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nierstrasz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Allende" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Callau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.06.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Haldiman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2008.06.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roethlisberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2005.10.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567517" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronie Salgado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829183v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3191697.3214335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bragagnolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique S C Rocha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194113.3194114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWBOSE.2018.8327566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lecerf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;ra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Felgentreff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132190.3132201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01591077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kerboeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3079368.3079391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sandoval Alcocer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasett Acurana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816721" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2013.6650523" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2307436.2307441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531045v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ressia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Greevy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Renggli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lienhard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735949" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531048v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531046v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735948" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531216v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1562112.1562115" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69824-1_13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71836-9_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marschall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2007.6.9.a14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352690" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von L&#246;wis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352688" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haupt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hirschfeld" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.08.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555780v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Girba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352681" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555724v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Gybels" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lanza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hofer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G&#228;lli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03435233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chloupis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Hess" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Zagidulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Black" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441576v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Rocha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Francomme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Denker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hartl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02161-9_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89437-7_3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Palumbo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871353v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Chari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garbervetsky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523507v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kuhn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Erni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556508v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629450v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463035v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671196v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Verwaest" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726251v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8eae7872bd0f95494ee55ca47537d6cc8a62ad9;origin=https://github.com/ApptiveGrid/Soil;visit=swh:1:snp:ca0fa00018b070f9ccb44a67c02127280e1a485f;anchor=swh:1:rev:6352997de1dd80bb8618c0f737ee5c0164325e09" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Lorenzano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5f8c3e380b4d6cf015cc952a85fdc4f70ae9ac2d;origin=https://github.com/pharo-project/pharo;visit=swh:1:snp:ea8a748e273c242da49ba409b71055e0ec997732;anchor=swh:1:rev:f932e59c198e7de07759311579f37312f0ef60cb" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcus-denker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2549-4222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166372277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/denker_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03563605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02480136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2020/4/5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Miranda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2016.15.2.a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060537v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.05.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Chi&#351;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor G&#238;rba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nierstrasz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Allende" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Callau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.06.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Haldiman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2008.06.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roethlisberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2005.10.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567517" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronie Salgado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829183v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3191697.3214335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bragagnolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique S C Rocha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194113.3194114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWBOSE.2018.8327566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lecerf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;ra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Felgentreff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132190.3132201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01591077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kerboeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3079368.3079391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sandoval Alcocer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasett Acurana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816721" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2013.6650523" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2307436.2307441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531045v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ressia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Greevy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Renggli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531048v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lienhard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735949" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531046v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735948" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531216v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1562112.1562115" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69824-1_13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marschall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2007.6.9.a14" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352690" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555773v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von L&#246;wis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71836-9_3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.08.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haupt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hirschfeld" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555780v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Girba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352681" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555724v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Gybels" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lanza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hofer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G&#228;lli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03435233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chloupis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Hess" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Zagidulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Black" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441576v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Rocha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Francomme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Denker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hartl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02161-9_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89437-7_3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Palumbo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871353v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Chari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garbervetsky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523507v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kuhn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Erni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556508v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629450v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463035v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671196v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Verwaest" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726251v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8eae7872bd0f95494ee55ca47537d6cc8a62ad9;origin=https://github.com/ApptiveGrid/Soil;visit=swh:1:snp:ca0fa00018b070f9ccb44a67c02127280e1a485f;anchor=swh:1:rev:6352997de1dd80bb8618c0f737ee5c0164325e09" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Lorenzano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5f8c3e380b4d6cf015cc952a85fdc4f70ae9ac2d;origin=https://github.com/pharo-project/pharo;visit=swh:1:snp:ea8a748e273c242da49ba409b71055e0ec997732;anchor=swh:1:rev:f932e59c198e7de07759311579f37312f0ef60cb" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>