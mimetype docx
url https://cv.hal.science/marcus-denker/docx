--- v1 (2026-04-17)
+++ v2 (2026-05-19)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">denker_m_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uVa--40AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,1762 +215,1762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deprewriter: On the fly rewriting method deprecations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (1), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5381/jot.2022.21.1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-method, partial behavioral reflection with Reflectivity: Looking back on 10 years of use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22152/programming-journal.org/2020/4/5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-User Abstractions for Meta-Control: Reifying the Reflectogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Papoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140, pp.2-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scico.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Validation of Bytecode to Bytecode JIT Compiler Dynamic Deoptimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (2), pp.1:1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5381/jot.2016.15.2.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handles: Behavior-Propagating First Class References For Dynamically-Typed Languages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ghost: A uniform and general-purpose proxy implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Science of Computer Programming, 98 (3), pp. 318-338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.011⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Special Issue on Advances in Dynamic Languages, 98 (3), pp.339-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060537v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost: A uniform and general-purpose proxy implementation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Handles: Behavior-Propagating First Class References For Dynamically-Typed Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Special Issue on Advances in Dynamic Languages, 98 (3), pp.339-359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.05.015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Science of Computer Programming, 98 (3), pp. 318-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081236v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury: Properties and Design of a Remote Debugging Solution using Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Papoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (2), pp.36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2015.14.2.a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical domain-specific debuggers using the Moldable Debugger framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Chiş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Gîrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (Part A), pp. 89-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cl.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIE: A Domain Specific Aspect Language for IDE Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (2), pp.135-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual Typing for Smalltalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Allende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Callau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 96 (1), pp.52-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scico.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handles: Behavior-Propagating First Class References For Dynamically-Typed Languages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.011⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.2:1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881865v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marea: An Efficient Application-Level Object Graph Swapper</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Handles: Behavior-Propagating First Class References For Dynamically-Typed Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5381/jot.2013.12.1.a2⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (3), pp.318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781129v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical, Pluggable Types for a Dynamic Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklaus Haldiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (2), pp.48-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cl.2008.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unanticipated Partial Behavioral Reflection: Adapting Applications at Runtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roethlisberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (2), pp.46-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Bytecode Transformation for Smalltalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (2-3), pp.125-139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cl.2005.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00556474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1959,2057 +1980,2048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection as a Tool to Debug Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLE 2022 - 15th ACM SIGPLAN International Conference on Software Language Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3567512.3567517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Smart Data Processing and Storage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronie Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWST20: International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethereum Query Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Plantec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique S C Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programming Experience 2018 (PX'18)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3191697.3214335⟩</w:t>
+              <w:t xml:space="preserve">WETSEB 2018 - 1st International Workshop on Emerging Trends in Software Engineering for Blockchain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3194113.3194114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829183v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethereum Query Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
+                <w:t xml:space="preserve">Collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique S C Rocha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mickael Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Plantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETSEB 2018 - 1st International Workshop on Emerging Trends in Software Engineering for Blockchain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3194113.3194114⟩</w:t>
+              <w:t xml:space="preserve">Programming Experience 2018 (PX'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nice, France. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3191697.3214335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831084v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartInspect: Solidity Smart Contract Inspector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique S C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWBOSE 2018 - 1st International Workshop on Blockchain Oriented Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Campobasso, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWBOSE.2018.8327566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Memory Optimization using Slots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidity Parsing Using SmaCC: Challenges and Irregularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique S C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.2:1--2:9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3139903.3139906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sista: Saving Optimized Code in Snapshots for Fast Start-Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Béra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Felgentreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on Managed Languages and Runtimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1 - 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3132190.3132201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unanticipated Debugging with Dynamic Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASSY 2017 Live Adaptation of Software SYstems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Brussels, Belgium. pp.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3079368.3079391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Composing Collection Operations through Collection Promises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Sandoval Alcocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasett Acurana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th Edition of the International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESUG, Aug 2016, Prague, Czech Republic. pp.8:1--8:5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2991041.2991049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access Control to Reflection with Object Ownership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Languages Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, USA, France. pp.168-176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2816707.2816721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reifying the Reflectogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ACM/SIGAPP Symposium On Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2695664.2695883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evolution Blueprint: Understanding the Impact of Software Evolution on Performance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards a flexible Pharo Compiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISSOFT - 1st IEEE Working Conference on Software Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, Sep 2013, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VISSOFT.2013.6650523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00849004v1</w:t>
+                <w:t xml:space="preserve">hal-00862411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a flexible Pharo Compiler</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance Evolution Blueprint: Understanding the Impact of Software Evolution on Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Sandoval Alcocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VISSOFT - 1st IEEE Working Conference on Software Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Eindhoven, Netherlands. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VISSOFT.2013.6650523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862411v1</w:t>
+                <w:t xml:space="preserve">hal-00849004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a modularization of Pharo: Analysis of the design space for a new module system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynamicSchema: a lightweight persistency framework for context-oriented data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COP '12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jun 2012, Beijing, China. pp.5:1--5:6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2307436.2307441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Problems and Challenges when Building a Manager for Unused Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smalltalks International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAST (Federación Argentina de Smalltalks), Nov 2011, Bernal, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2166929.2166941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00629175v1</w:t>
+                <w:t xml:space="preserve">inria-00635793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Proxies in Smalltalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESUG, Aug 2011, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4028,2958 +4040,2967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00614720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems and Challenges when Building a Manager for Unused Objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards Structural Decomposition of Reflection with Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smalltalks International Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, Aug 2011, Edingburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2166929.2166941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00635793v1</w:t>
+                <w:t xml:space="preserve">inria-00629175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Read-Only Execution for Dynamic Languages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling Features at Runtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Greevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Oslo, Norway. pp.138-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16129-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00498377v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00531045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Features at Runtime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Read-Only Execution for Dynamic Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16129-2_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00531045v2</w:t>
+                <w:t xml:space="preserve">inria-00498377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments with a Fast Object Swapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smalltalks'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Boxes: Bending the Host Language with Modular Language Changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Renggli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Language Engineering: Second International Conference, SLE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.274-293, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12107-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Objects and Memory Usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smalltalks'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Buenos Ares, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving a reflective language: lessons learned from implementing traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lienhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESUG, Aug 2009, Brest, France. pp.82-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1735935.1735949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving a Reflective Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lienhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESUG, Aug 2009, Brest, France. pp.82-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1735935.1735949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Spaces for Safe Image Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Casaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESUG International Workshop on Smalltalk Technologies (IWST 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESUG, Aug 2009, Brest, France. pp.77-81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1735935.1735948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactional contexts: harnessing the power of context-oriented reflection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COP '09: International Workshop on Context-Oriented Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jul 2009, Genova, Italy. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1562112.1562115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Meta in Meta-object Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOOLS-EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Zurich, Switzerland. pp.218-237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-69824-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00271286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Method Reflection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unanticipated Partial Behavioral Reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roethlisberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marschall</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS Europe 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETH Zürich, 2007, Zürich, Switzerland. pp.231-251, </w:t>
+              <w:t xml:space="preserve">14th International Smalltalk Conference (ISC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, Sep 2006, Prag, Czech Republic. pp.47-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5381/jot.2007.6.9.a14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71836-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00556467v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical, Pluggable Types</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sub-Method Reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marschall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Conference on Dynamic Languages (ICDL 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1352678.1352690⟩</w:t>
+              <w:t xml:space="preserve">TOOLS Europe 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zürich, 2007, Zürich, Switzerland. pp.231-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2007.6.9.a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555783v1</w:t>
+                <w:t xml:space="preserve">inria-00556467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Oriented Programming: Beyond Layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Practical, Pluggable Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklaus Haldiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dynamic Languages (ICDL 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESUG, 2007, Lugano, Switzerland. </w:t>
+              <w:t xml:space="preserve">2007 International Conference on Dynamic Languages (ICDL 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, 2007, Lugano, Switzerland. pp.183-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1352678.1352688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1352678.1352690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00555773v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unanticipated Partial Behavioral Reflection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Context-Oriented Programming: Beyond Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin von Löwis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Tanter</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Smalltalk Conference (ISC 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71836-9_3⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Dynamic Languages (ICDL 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, 2007, Lugano, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1352678.1352688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555650v1</w:t>
+                <w:t xml:space="preserve">inria-00555773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Evolution from the Field. An Experience Report from the Squeak Maintainers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France. pp.81-91, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2006.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type Feedback for Bytecode Interpreters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hirschfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOOOLPS'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Berlin, Germany. pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00556213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulating and Exploiting Change with Changeboxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Girba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Renggli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Conference on Dynamic Languages (ICDL 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESUG, 2007, Lugano, Switzerland. pp.25-49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1352678.1352681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Feature Analysis with Runtime Annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla Greevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Program Comprehension through Dynamic Analysis (PCODA 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.29--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping Languages, Related Constructs and Tools with Squeak.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOOP'06 Workshop on Revival of Dynamic Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AITO, 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Aware Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Gybels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Software Composition (SC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11821946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Abstractions for Dynamic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla Greevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Program Comprehension through Dynamic Analysis (PCODA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Benevento, Italy. pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing, Capturing and Taming Software Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Girba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lienhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Revival of Dynamic Languages (co-located with ECOOP'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of a Backward-In-Time Debugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NODe 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Erfurt, Germany. pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeak and Croquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LinuxTag 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Revival of Dynamic Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Gälli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Composition 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.1-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11550679_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Software Change in the Programming Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OOPSLA Workshop on Revival of Dynamic Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, 2004, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeak@21c3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Chaos Communication Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaos Computer Club, Dec 2004, Berlin, Germany. pp.52--59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6989,124 +7010,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflectivipy: building python debuggers with sub-method, partial behavioral reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPL 2021 - Génie de la Programmation et du Logiciel : Journée du Groupement de Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7116,383 +7137,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharo by Example 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chloupis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Zagidulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lulu.com &amp; Square Bracket Associates, pp.1-358, 2017, 978-1-365-65459-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharo by Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Square Bracket Associates, pp.352, 2009, 978-3-9523341-4-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeak by Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Square Bracket Associates, pp.304, 2007, 978-3-9523341-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7502,590 +7523,590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartAnvil: Open-Source Tool Suite for Smart Contract Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Francomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain and Web 3.0: Social, economic, and technological challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapitel 1: Apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Solmecke and Juergen Taeger and Thorsten Feldmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Apps - Rechtsfragen und rechtliche Rahmenbedingungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.1-8, 2013, 978-3-11-030503-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapitel 2: Technische Aspekte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hartl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Hartl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Solmecke and Juergen Taeger and Thorsten Feldmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Apps - Rechtsfragen und rechtliche Rahmenbedingungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.9-24, 2013, 978-3-11-030503-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Centric, Context-Aware Software Adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Renggli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cheng, Betty and de Lemos, Rogério and Giese, Holger and Inverardi, Paola and Magee, Jeff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5525, Springer, pp.128-145, 2009, LNCS, 3642021603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02161-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00532825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change-Enabled Software System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Girba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roethlisberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Wirsing and Jean-Pierre Banâtre and Matthias Hölzl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges for Software-Intensive Systems and New Computing Paradigms,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5380, Springer, pp.64-79, 2008, LNCS, 978-3-540-89436-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89437-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00556427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8095,111 +8116,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clean Blocks at the Opal Compiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahuel Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8209,459 +8230,459 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury: a Model for Live Remote Debugging in Reflective Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterfall: Primitives Generation on the Fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Chari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garbervetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camillo Bruni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost: A Uniform and General-Purpose Proxy Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Martinez Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering Collections with Swarm Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Erni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00523507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8671,2809 +8692,2809 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2024 ACTIVITY REPORT Project-Team EVREF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Lille. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2023 ACTIVITY REPORT Project-Team EVREF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMOD 2022 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Lille - Nord Europe. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMOD 2021 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aranega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Lille - Nord Europe. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2020 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aranega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Lille. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tool demo: fine-grained run-time reflection in Python with Reflectivipy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aranega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2019 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aranega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2018 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2017 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Lille - Nord Europe. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2016 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartInspect: Smart Contract Inspection Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique S C Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Lille. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLOMO2 Associate Team Final Report</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Project-Team RMoD 2015 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRIA Lille - Nord Europe. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bergel</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01389983v1</w:t>
+                <w:t xml:space="preserve">hal-01267026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project-Team RMoD 2015 Activity Report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">PLOMO2 Associate Team Final Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[0] INRIA Lille - Nord Europe. 2016</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01267026v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2014 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Lille; RMOD. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2013 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Lille. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLOMO Associate Team Final Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Lille Nord Europe. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Report 2012. Project-Team RMOD. Analyses and Languages Constructs for Object-Oriented Application Evolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pharo's Vision: Goals, Processes, and Development Effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] Inria. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777904v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharo's Vision: Goals, Processes, and Development Effort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Activity Report 2012. Project-Team RMOD. Analyses and Languages Constructs for Object-Oriented Application Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inria. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879346v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2011 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2010 Activity Report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2009 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyGirl: Generating Whole-System VMs from high-level models using PyPy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camillo Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Verwaest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00556430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-aware, Evolving Eternal Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nierstrasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Girba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erweiterung eines statischen Übersetzers zu einem Laufzeitübersetzungssystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00556434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entwurf von Optimierungen für Squeak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00556432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event und Notification Service in CORBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2000, pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11483,100 +11504,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-method Structural and Behavioral Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Universität Bern, 2008. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00555937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11586,254 +11607,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b8eae7872bd0f95494ee55ca47537d6cc8a62ad9;origin=https://github.com/ApptiveGrid/Soil;visit=swh:1:snp:ca0fa00018b070f9ccb44a67c02127280e1a485f;anchor=swh:1:rev:6352997de1dd80bb8618c0f737ee5c0164325e09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726251v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Lorenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:5f8c3e380b4d6cf015cc952a85fdc4f70ae9ac2d;origin=https://github.com/pharo-project/pharo;visit=swh:1:snp:ea8a748e273c242da49ba409b71055e0ec997732;anchor=swh:1:rev:f932e59c198e7de07759311579f37312f0ef60cb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11901,51 +11922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1E6F2B3"/>
+    <w:nsid w:val="128A031E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12132,51 +12153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcus-denker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2549-4222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166372277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/denker_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03563605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02480136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2020/4/5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Miranda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2016.15.2.a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060537v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.05.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Chi&#351;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor G&#238;rba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nierstrasz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Allende" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Callau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.06.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Haldiman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2008.06.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roethlisberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2005.10.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567517" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronie Salgado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829183v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3191697.3214335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bragagnolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique S C Rocha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194113.3194114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWBOSE.2018.8327566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lecerf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;ra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Felgentreff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132190.3132201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01591077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kerboeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3079368.3079391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sandoval Alcocer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasett Acurana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816721" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2013.6650523" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2307436.2307441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531045v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ressia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Greevy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Renggli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531048v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lienhard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735949" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531046v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735948" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531216v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1562112.1562115" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69824-1_13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marschall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2007.6.9.a14" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352690" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555773v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von L&#246;wis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71836-9_3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.08.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haupt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hirschfeld" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555780v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Girba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352681" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555724v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Gybels" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lanza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hofer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G&#228;lli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03435233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chloupis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Hess" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Zagidulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Black" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441576v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Rocha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Francomme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Denker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hartl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02161-9_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89437-7_3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Palumbo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871353v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Chari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garbervetsky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523507v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kuhn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Erni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556508v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629450v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463035v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671196v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Verwaest" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726251v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8eae7872bd0f95494ee55ca47537d6cc8a62ad9;origin=https://github.com/ApptiveGrid/Soil;visit=swh:1:snp:ca0fa00018b070f9ccb44a67c02127280e1a485f;anchor=swh:1:rev:6352997de1dd80bb8618c0f737ee5c0164325e09" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Lorenzano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5f8c3e380b4d6cf015cc952a85fdc4f70ae9ac2d;origin=https://github.com/pharo-project/pharo;visit=swh:1:snp:ea8a748e273c242da49ba409b71055e0ec997732;anchor=swh:1:rev:f932e59c198e7de07759311579f37312f0ef60cb" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcus-denker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2549-4222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166372277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/denker_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uVa--40AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03563605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2022.21.1.a1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02480136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2020/4/5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.12.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2016.15.2.a1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez Peck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teruel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.05.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060537v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2015.14.2.a1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Chi&#351;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor G&#238;rba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nierstrasz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.08.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Allende" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Callau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.06.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2013.12.1.a2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Haldiman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2008.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roethlisberger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2005.10.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronie Salgado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bragagnolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique S C Rocha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194113.3194114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829183v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3191697.3214335" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWBOSE.2018.8327566" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lecerf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139906" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;ra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Felgentreff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132190.3132201" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01591077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kerboeuf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3079368.3079391" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sandoval Alcocer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasett Acurana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816721" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695883" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2013.6650523" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2307436.2307441" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166929.2166941" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531045v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ressia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Greevy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16129-2_11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Renggli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531048v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lienhard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735949" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531046v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Casaccio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1735935.1735948" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1562112.1562115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69824-1_13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71836-9_3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556467v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marschall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2007.6.9.a14" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352690" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von L&#246;wis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352688" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.08.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haupt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hirschfeld" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Girba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1352678.1352681" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555956v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Gybels" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lanza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hofer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555914v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G&#228;lli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03435233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chloupis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Hess" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Zagidulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Black" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Black" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441576v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Rocha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Francomme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Denker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hartl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02161-9_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89437-7_3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Palumbo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871353v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Chari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garbervetsky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Bruni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877757v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523507v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kuhn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Erni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556508v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629450v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389983v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871114v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Verwaest" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555765v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556434v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555820v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555937v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726251v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8eae7872bd0f95494ee55ca47537d6cc8a62ad9;origin=https://github.com/ApptiveGrid/Soil;visit=swh:1:snp:ca0fa00018b070f9ccb44a67c02127280e1a485f;anchor=swh:1:rev:6352997de1dd80bb8618c0f737ee5c0164325e09" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Lorenzano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5f8c3e380b4d6cf015cc952a85fdc4f70ae9ac2d;origin=https://github.com/pharo-project/pharo;visit=swh:1:snp:ea8a748e273c242da49ba409b71055e0ec997732;anchor=swh:1:rev:f932e59c198e7de07759311579f37312f0ef60cb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>