--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -100,50 +100,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Animacy in the acquisition of differential object marking by Romanian monolingual children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bucharest Working Papers in Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (25), pp.81-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Differential Object Marking and Diachronic Incrementation in Child Heritage Romanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -165,1265 +260,1170 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue roumaine de linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Studies in Linguistics in honour of Virginia Hill: Romance, Balkan and beyond, LXVIII (1-2), pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Larisa Avram</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression du déplacement en roumain : perspectives romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Mardale</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Université de Craiova. Série Langues et Littératures Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prépositions complexes du roumain - approche sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Soare</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NON, MAIS TU L'AS VU À LUI ? ANALYSE(S) DU MARQUAGE DIFFÉRENTIEL DE L'OBJET EN FRANÇAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), pp.145-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01121653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romanian Complex Adnominal Prepositional Phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bucharest Working Papers in Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2 (25), pp.81-104</w:t>
+              <w:t xml:space="preserve">, 2013, XV (1), pp.57-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’expression du déplacement en roumain : perspectives romanes</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00985335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pace of grammaticalization and the evolution of prepositional systems: Data from Romance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Mardale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Université de Craiova. Série Langues et Littératures Romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Folia Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (2), pp.303-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trait [+ personne] comme facteur de saillance en roumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Mardale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Romane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.129-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de la saillance linguistique en roumain (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Mardale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (1), pp.145-170</w:t>
+              <w:t xml:space="preserve">Analele Universitatii din Bucuresti. Limba si literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, LX, pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Romanian Complex Adnominal Prepositional Phrases</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prepositions as a semilexical category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Mardale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bucharest Working Papers in Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XV (1), pp.57-69</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments d'analyse du marquage différentiel de l'objet dans les langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Mardale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Linguistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (2), pp.303-340</w:t>
+              <w:t xml:space="preserve">Faits de langues : revue de linguistique. Les cahiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.161-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Additive and aspectual adverbs: towards an analysis of romanian MAI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Donazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue roumaine de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, LV (3), pp.247-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUE SONT LES PRÉPOSITIONS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analele Universităţii din Bucureşti. Limba şi literatura românǎ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.51-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est le nom du verbe ? À propos du supin et de l'infinitif en roumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Mardale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39, pp.129-141</w:t>
+              <w:t xml:space="preserve">, 2008, pp.141-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prepositions as a semilexical category</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microvariation within Differential Object Marking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue roumaine de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, LIII (4), pp.448-467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00555311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NOTES ON BARE PLURALS AND DIFFERENTIAL OBJECT MARKING IN ROMANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii si cercetari lingvistice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, LIX (2), pp.411-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE ALTERNATION BETWEEN INFLECTIONAL CASE AND PREPOSITIONAL PHRASES IN ROMANIAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Mardale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bucharest Working Papers in Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (2), pp.35-50</w:t>
+              <w:t xml:space="preserve">, 2008, X (1), pp.147-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...426 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556189v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01021577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le nom du verbe ? À propos du supin et de l'infinitif en roumain</w:t>
               </w:r>
@@ -1517,50 +1517,240 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Incomplete Acquisition Hypothesis : the view from Heritage Romanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colocviu aniversar Literele bucurestene - 160 de ani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bucarest, Nov 2023, Bucarest (Roumanie), Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential object marking in child heritage Romanian: Evaluating the role of the societal language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Annual International Conference of the English Department</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitatea Bucuresti, Facultatea de Limbi Straine, Catedra de Engleza, Jun 2023, Bucarest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Underuse and overgeneralisation in child Heritage Romanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1582,73 +1772,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Linguistic Symposium on Romance Languages (LSRL53)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inalco, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective delay in the comprehension of relative clauses in child Heritage Romanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1677,73 +1867,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage Language Syntax 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Konstanz, Jul 2023, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective delay in the comprehension of direct object relatives in child heritage Romanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1772,73 +1962,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage Language Syntax 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Constance, Jul 2023, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clitic doubling and animacy in child heritage Romanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1847,280 +2037,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Mardale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Constantin-Peta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Romance Turn 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Torres, Sep 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254706v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-04169067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles linguistiques et marqueurs discursifs : le cas des adverbes temporels en roumain. Étude sur corpus</w:t>
               </w:r>
@@ -2795,50 +2795,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Systèmes prépositionnels des langues romanes: la notion de partie du discours en diachronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXIVème Congrès International de Linguistique et Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.91-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systèmes prépositionnels des langues romanes : la notion de partie du discours en diachronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2847,208 +2929,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Congrès International de Linguistique et Philologie Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Aberyswith, Royaume-Uni. pp.91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la double lecture des nominalisations enchâssant un GP en roumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Mardale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des IXèmes Rencontres des Jeunes Chercheurs, ED 268, Université Paris 3 - Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.60-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751637v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3187,50 +3187,149 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the production of subject and object relative clauses by child speakers of heritage Romanian in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Torrens, V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Acquisition in Romance Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The comprehension of restricted relative clauses by child heritage speakers of Romanian. The role of input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3256,156 +3355,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adina Dragomirescu, Carmen Mîrzea-Vasile, Cristian Moroianu, Isabela Nedelcu, Andra Vasilescu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Omagiu Profesoarei Rodica Zafiu, la împlinirea vârstei de 65 de ani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editura Universitatii Bucuresti, pp.59-72, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368110v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04368112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Romanian subjunctive in a Balkan perspective</w:t>
               </w:r>
@@ -4461,51 +4461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Avram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Mardale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Donazzan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Constantin-Peta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vasile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Victor Onea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela B&#238;lb&#238;ie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03962688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Avram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Mardale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Donazzan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Constantin-Peta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vasile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Victor Onea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela B&#238;lb&#238;ie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03962688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>