--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -100,50 +100,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Differential Object Marking and Diachronic Incrementation in Child Heritage Romanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue roumaine de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Studies in Linguistics in honour of Virginia Hill: Romance, Balkan and beyond, LXVIII (1-2), pp.103-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Animacy in the acquisition of differential object marking by Romanian monolingual children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -165,152 +260,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bucharest Working Papers in Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (25), pp.81-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368106v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04167756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression du déplacement en roumain : perspectives romanes</w:t>
               </w:r>
@@ -1517,50 +1517,538 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Underuse and overgeneralisation in child Heritage Romanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53rd Linguistic Symposium on Romance Languages (LSRL53)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective delay in the comprehension of relative clauses in child Heritage Romanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heritage Language Syntax 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Konstanz, Jul 2023, Konstanz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective delay in the comprehension of direct object relatives in child heritage Romanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heritage Language Syntax 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Constance, Jul 2023, Konstanz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clitic doubling and animacy in child heritage Romanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Constantin-Peta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Romance Turn 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Torres, Sep 2023, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential object marking in child heritage Romanian: Evaluating the role of the societal language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Annual International Conference of the English Department</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitatea Bucuresti, Facultatea de Limbi Straine, Catedra de Engleza, Jun 2023, Bucarest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Incomplete Acquisition Hypothesis : the view from Heritage Romanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1582,545 +2070,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colocviu aniversar Literele bucurestene - 160 de ani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bucarest, Nov 2023, Bucarest (Roumanie), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274808v1</w:t>
-              </w:r>
-[...486 lines deleted...]
-                <w:t xml:space="preserve">hal-04254706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles linguistiques et marqueurs discursifs : le cas des adverbes temporels en roumain. Étude sur corpus</w:t>
               </w:r>
@@ -2795,50 +2795,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Systèmes prépositionnels des langues romanes : la notion de partie du discours en diachronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVème Congrès International de Linguistique et Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Aberyswith, Royaume-Uni. pp.91-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la double lecture des nominalisations enchâssant un GP en roumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mardale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des IXèmes Rencontres des Jeunes Chercheurs, ED 268, Université Paris 3 - Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.60-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systèmes prépositionnels des langues romanes: la notion de partie du discours en diachronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2847,208 +2998,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXIVème Congrès International de Linguistique et Philologie Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751108v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4461,51 +4461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Avram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Mardale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Donazzan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Constantin-Peta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vasile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Victor Onea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela B&#238;lb&#238;ie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03962688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Avram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Mardale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Donazzan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Constantin-Peta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vasile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Victor Onea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela B&#238;lb&#238;ie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03962688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>