--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2131,299 +2131,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t>
+                <w:t xml:space="preserve">Comment faire participer les patients âgés à la relation de soins? Une exploration des pratiques d’intégration de ressources dans un service de gériatrie hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">5ième Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747386v1</w:t>
+                <w:t xml:space="preserve">hal-02747563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’un produit de mode de luxe slow-fashion pour les millennials ? Une exploration des perceptions par la catégorie des accessoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faustine Lubart</w:t>
+                <w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747704v1</w:t>
+                <w:t xml:space="preserve">hal-02747386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire participer les patients âgés à la relation de soins? Une exploration des pratiques d’intégration de ressources dans un service de gériatrie hospitalier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’un produit de mode de luxe slow-fashion pour les millennials ? Une exploration des perceptions par la catégorie des accessoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Lubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747563v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions entre normes professionnelles et personnelles des personnels soignants : Histoire d'une résistance ordinaire dans la relation de service aux patients âgés</w:t>
               </w:r>
@@ -2908,178 +2908,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser la transmission intergénérationnelle du « bien manger » ?</w:t>
+                <w:t xml:space="preserve">Cette marque se préoccupe-t-elle des générations futures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ième Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349122v1</w:t>
+                <w:t xml:space="preserve">hal-01349125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cette marque se préoccupe-t-elle des générations futures ?</w:t>
+                <w:t xml:space="preserve">Comment favoriser la transmission intergénérationnelle du « bien manger » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ième Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349125v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se forme le capital transgénérationnel au sein des familles ? Singularité du rôle des grands-parents</w:t>
               </w:r>
@@ -3852,51 +3852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B912E9D"/>
+    <w:nsid w:val="E356D60B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4083,51 +4083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margaret-josion-portail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maridet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lubart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margaret-josion-portail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maridet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lubart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>