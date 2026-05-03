--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -977,165 +977,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick b. Cuadrado, La marque comme ressort nostalgique</w:t>
+                <w:t xml:space="preserve">Edouard Manet, La marque, signe du réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les artistes s'emparent des marques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, 2015, 978-2-10-073072-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970229v1</w:t>
+                <w:t xml:space="preserve">hal-02970233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Manet, La marque, signe du réel</w:t>
+                <w:t xml:space="preserve">Annick b. Cuadrado, La marque comme ressort nostalgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les artistes s'emparent des marques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, 2015, 978-2-10-073072-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970233v1</w:t>
+                <w:t xml:space="preserve">hal-02970229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Bee (Jeanne Bordeau), Mots et maux de l'époque</w:t>
               </w:r>
@@ -2226,204 +2226,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’un produit de mode de luxe slow-fashion pour les millennials ? Une exploration des perceptions par la catégorie des accessoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Lubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747386v1</w:t>
+                <w:t xml:space="preserve">hal-02747704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’un produit de mode de luxe slow-fashion pour les millennials ? Une exploration des perceptions par la catégorie des accessoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faustine Lubart</w:t>
+                <w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747704v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions entre normes professionnelles et personnelles des personnels soignants : Histoire d'une résistance ordinaire dans la relation de service aux patients âgés</w:t>
               </w:r>
@@ -3852,51 +3852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E356D60B"/>
+    <w:nsid w:val="2D77DCC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4083,51 +4083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margaret-josion-portail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maridet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lubart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margaret-josion-portail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maridet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lubart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>