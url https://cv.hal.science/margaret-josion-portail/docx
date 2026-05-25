--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -977,165 +977,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Manet, La marque, signe du réel</w:t>
+                <w:t xml:space="preserve">Annick b. Cuadrado, La marque comme ressort nostalgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les artistes s'emparent des marques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, 2015, 978-2-10-073072-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970233v1</w:t>
+                <w:t xml:space="preserve">hal-02970229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick b. Cuadrado, La marque comme ressort nostalgique</w:t>
+                <w:t xml:space="preserve">Edouard Manet, La marque, signe du réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les artistes s'emparent des marques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, 2015, 978-2-10-073072-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970229v1</w:t>
+                <w:t xml:space="preserve">hal-02970233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Bee (Jeanne Bordeau), Mots et maux de l'époque</w:t>
               </w:r>
@@ -2226,204 +2226,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’un produit de mode de luxe slow-fashion pour les millennials ? Une exploration des perceptions par la catégorie des accessoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faustine Lubart</w:t>
+                <w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747704v1</w:t>
+                <w:t xml:space="preserve">hal-02747386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation hospitalière à l'épreuve du temps du patient âgé : dyschronies des temporalités soignant-patient dans la relation de soins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’un produit de mode de luxe slow-fashion pour les millennials ? Une exploration des perceptions par la catégorie des accessoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Lubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire "les dimensions du temps dans le développement des hommes et des organisations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie et de Gestion de l'Ouest (LEGO), Mar 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747386v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions entre normes professionnelles et personnelles des personnels soignants : Histoire d'une résistance ordinaire dans la relation de service aux patients âgés</w:t>
               </w:r>
@@ -2908,178 +2908,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cette marque se préoccupe-t-elle des générations futures ?</w:t>
+                <w:t xml:space="preserve">Comment favoriser la transmission intergénérationnelle du « bien manger » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ième Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349125v1</w:t>
+                <w:t xml:space="preserve">hal-01349122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser la transmission intergénérationnelle du « bien manger » ?</w:t>
+                <w:t xml:space="preserve">Cette marque se préoccupe-t-elle des générations futures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ième Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349122v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se forme le capital transgénérationnel au sein des familles ? Singularité du rôle des grands-parents</w:t>
               </w:r>
@@ -3852,51 +3852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D77DCC3"/>
+    <w:nsid w:val="AADD1F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4083,51 +4083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margaret-josion-portail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maridet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lubart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margaret-josion-portail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03044323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maridet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02747704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lubart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682315v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Brial" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>