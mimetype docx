--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margareta TENGBERG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Season 2024 at Chanhu-daro. Preliminary report on bioarchaeological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture, Tourism and Antiquities Department, Government of Sindh; Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la saison 2022 de la Mission archéologique française en Asie centrale (MAFAC) en Ouzbékistan. La néolithisation en Ouzbékistan: la culture de Kel'teminar (VIIe-IVe mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhiddin Khudzhanazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatulla Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Asie centrale (MAFAC); CNRS; Institut d'archéologie Ja. Guljamov de Samarcande. 2023, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’analyse préliminaire des restes archéobotaniques de Qalhât (B94)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères (France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’analyse préliminaire des restes archéobotaniques de Qalhât (B94, B21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères (France). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of the archaeobotanical remains of Qalhât (B94, B21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministry of Heritage and Culture (Sultanat d’Oman). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for identification of wood and charcoal in archaeological and palaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of People &amp; Trees: New Directions in Anthracology and the Archaeological History of Human-woodlands Interactions. 10th World Archaeological Congress Darwin, Australia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and plant management in semi-arid central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, Netherlands, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of tree and shrub exploitation practices during the Neolithic at Aşıklı Höyük, Central Anatolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Brandstätt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of wild fruit trees and shrubs at the early Neolithic site of Aşıklı Höyük, Central Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Brandstätt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Work Group of Palaeoethnobotany 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices in the eastern foothills of the Kugitang range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and plant management from lowland to foothills in semi-arid Central Asia. Archaeobotanical study of Bronze and Iron Age sites in southern Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Gröningen (Pays-bas), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversity and agricultural practices in the South Caucasus: archaeobotany and functional ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mosulishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Georgian archaeological research: review and prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ancient agricultural practices to living traditions in southern Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Shapulatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Impact on Animal, Plant and Environmental Resources from Prehistory to the Medieval Period in Northeastern Iran and Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marjan Mashkour; Delphine Decruyenaere; Camille Rhoné-Quer; Frantz Grenet, Jul 2025, Collège de France - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perfect Match, Combining Phytolith and Plant Macro-remain Analyses to Uncover Agricultural Practices in Central Asia during the Late Bronze Age - Early Iron Age transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Phytolith Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down by the river. Fluvial dynamics and resource exploitation in the 3rd millennium BCE Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crops and Cultures: Exploring Cereal Diversity in the Southern Caucasus from the Neolithic to the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Farahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Gröningen (Pays-bas), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte du bois de feu et gestion des espaces boisés des premiers villages néolithiques en Anatolie centrale, analyse anthracologique et dendro-anthracologique à Aşıklı Höyük (Cappadoce, Turquie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Brandstätt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Joyeux Botanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Chanhu-Daro et la civilisation de la vallée de l’Indus (troisième-début du deuxième millénaire avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du cercle vaudois d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cantonal d'Archéologie et d'Histoire de Laussane, Mar 2024, Laussane, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down by the River. Fluvial dynamics and resource exploitation at 3rd Millennium BCE Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer l’évolution des écosystèmes de mangroves de l’Arabie orientale du Néolithique à la période islamique d’après l’archéobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mangroves et les sociétés : Relations dans le passé, au présent, pour le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vladimir Dabrowski; Anaïs Marrast, Oct 2023, Muséum national d'histoire naturelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinators. Bioarchaeology Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA, the International Association for Archaeological Research In Western &amp; Central Asia. https://arwa-international.org/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, On Line Streaming, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in wood and wooden objects on the Indian Ocean during Antiquity: Archaeobotanical evidence from 3rd c. CE Mleiha (Shrajah, UAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Indian Ocean World Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current fieldwork in the Lut Desert region (southeastern Iran) sheds new light on the Indo-Iranian Borderlands Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omran Garazhian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Jürcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Samei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Ashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference of the European Association of South Asian Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs, vergers et voies commerciales dans l'Afghanistan médiéval. Étude archéobotanique de Shahr-e Gholgholah, Bamiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des grands sites d’Afghanistan : cent ans de coopération archéologique. Centenaire de la Délégation archéologique française en Afghanistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAFA et équipe Asie Centrale (UMR 7041), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting in the steppes: new insights on nutrition analyses (C, N) of the Bronze Age population in Ulug Depe, Turkmenistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Congress 9 Prague 2020. Session: Beyond being a pastoralist in Central Asia: subsistence identities in light of bioarcheological approaches sensu lato on human diet and mobility.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Prague, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazānchi – a pioneering farming community during, the Pre-Pottery Neolithic in Central Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches récentes archéologiques et bioarchéologiques en Iran, réunion SAPOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de l’agriculture : diversité taxinomique et morphologique des blés (Triticum spp.) au Néolithique en Asie du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du projet ANR ArkeoAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Salse, C. Pont, Nov 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of new crops in the oasis of the Arabian Peninsula in the long 1st millenium CE through archaeobotanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving plant workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early cereal diversity on the Iranian Plateau and the eastern diffusion of Neolithic farming economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Çeske Budejovice, Jun 2022, Çeske Budejovice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement, biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DiPEE-INEE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of new crops in the oasis of the arid Arabian Peninsula in the long 1st millennium CE through archaeobotanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving plants: Agricultural crop migrations in the 1st millennium CE Middle East and Mediter-ranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropastoral foundations of the Indus civilization. Bioarchaeological and ethnobiological approaches at Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidra Zahoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pompeu Fabra, Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazanchi, an example of a pioneering farming community during the Pre-Pottery Neolithic in Central Zagros (Iran). In session: Uses and misuses of landscapes and resources: New perspectives on pioneer farming societies in the world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q13 Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ-CNF INQUA https://q13.sciencesconf.org/, Mar 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation and use of fruit trees during the Pre-Pottery Neolithic in Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Daune-Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude archéobotanique de Chanhu-daro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mission archéologique française Balochistan-Indus (MAFBI), Feb 2021, Paris (en visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal consumption in Northwest Iran during the Bronze Age: an insight from Aliabad Tepe and Qaleh Sardar Bukan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological investigations at Tappeh Pahlavan, a late Neolithic site in Khorasan (NE –Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Jamshidi Yeganeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Hilly Flanks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, Jun 2021, Copenhague (en visio), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of food and fuel-Everyday use plant resources in Pre-Pottery Neolithic Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Digital Conference on Cypriot Prehistory: Everyday life in Prehistoric Cyprus (ca. 10 000-1 700 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National and Kapodistrian University of Athens, Jun 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et acclimatation du riz asiatique dans la péninsule Arabique de l'Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les routes des paysages culturels alimentares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants’ circulation in the Persian Gulf and the Arabian Sea during the Islamic period: new archaeobotanical data from eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de la paléogénomique par l’étude d’ADN ancien de restes archéobotaniques : l’exemple du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements agropastoraux de la civilisation de l’Indus : approches bioarchéologiques et ethnobiologiques à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Printanières, réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gišmes-má-gan-na (sissoo) et la circulation du bois dans l’Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences d’archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Larsa, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding of Tepe Ghazanchi, a PPN site near Kermanshah (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Boulogne, Apr 2021, Boulogne (en visio), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études archéobotaniques à Bat/al-Arid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mission archéologique française à al-Arid, Oman, May 2021, Lyon (en visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first archaeological campaign at Tappeh Qazānchi, a new PPN site in the West Central Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khoramli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Hilly Flanks: the Epipalaeolithic and Neolithic periods in the eastern Fertile Crescent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, Jun 2021, Copenhague (en visio), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cereal diversity in the Shahroud Plain, NE Iran, during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant exploitation and management during the emergence of farming in southwest Asia: recent insights and new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Oxford, Oct 2020, Oxford (en visio), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et les céréales – une longue histoire d’interdépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences infuses : ingénieux végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animations scientifiques Est Ensemble – Grand Paris, Oct 2020, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bioarchéologie en France : état des lieux, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/E50Q-WY87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'agriculture et la domestication des céréales au Proche-Orient vus par l'archéobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Studies of Bronze Age Societies in Central Asia and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures in Contact Central Asia as Focus of Trade, Cultural Exchange and Knowledge Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adoption of summer crops in the Arabian Peninsula: a critical review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est de l’Éden – la transition néolithique sur le plateau iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Archéologie au Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Homme &amp; Environnement, Muséum national d'Histoire naturelle, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent studies in the Fertile Crescent and beyond: the beginnings of agriculture and the Neolithic diffusion towards the East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche, l’Institution d’Archéologie et de l’Histoire de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lund, Oct 2019, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adoption des cultures d'été en péninsule Arabique : état de la recherche et revue critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAPOA, études bioarchéologiques en péninsule Arabique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209 (MNHN-CNRS), Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of wood resources and tropical fruit trees in the Islamic South-East Arabia: insights into plant economy of the ancient harbor city of Qalhât (XIVth-XVIth c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute chronology of cotton distribution in Arabia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dal-Prà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Letellier-Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution des économies agropastorales sur le Plateau Iranien : étude des restes de faune et de flore archéologiques de Tepe Sialk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tepe Sialk – au cœur de l’archéologie de l’Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est d’Éden : diffusion des économies agropastorales sur le plateau Iranien au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SILAAM #3, Maison méditerranéenne des Sciences de l’Homme. Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéobotanique d’Ayios Tychonas – Klimonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAPOA, Recherches bioarchéologiques à Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209 (MNHN-CNRS), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and plant exploitation at PPN Ayios Tychonas - Klimonas with special focus on the introduction of crop plants from the continental Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengberg M. & Mashkour M. Going East: the Neolithic spread of agricultural economies on the Iranian Plateau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department für Botanik und Biodiversitätsforschung, Österreichisches archäologisches institut, Bioarchäologische Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going East: the Neolithic spread of agricultural economies on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Naples, Jul 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where did they come from and where did they go? Stable isotope analyses of Bronze Age societies in Central Asie and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byhöjdens mysterier : hur dagens arkeologiska forskning avslöjar det förgångna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Föredragsserie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'association "Kvar i Ydre", Aug 2018, Österbymo, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age agropastoral economies of the Halil Rud Valley. Results of the archaeozoological and archaeobotanical investigations at Konar Sandal, Jiroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar « Climate - Culture Conundrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Oct 2018, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Sang-e Chakhmaq (NE Iran) and the Neolithic diffusion to Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference ICAZ (international council for archaeozoology), Ankara, Turkey (2nd-7th September 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing late Holocene vegetation: charcoal analysis from Toteng site, northwestern Botswana :Priliminary results from Toteng 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mvimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction and cultivation of summer-crops in the Arabian Peninsula. A critical review of the archaeobotanical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology ’18 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Al Aïn, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciennes économies de subsistance au Turkménistan vues par les disciplines bio-archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l’Association France-Turkménistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Turkménistan, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism and animal management in Ulug Depe during the Bronze and Iron Ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi Seno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorillo Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in ICAANE Munich. session: Redefining Interaction and Mobility in Prehistoric southern Central Asian Archaeology (organized by Élise Luneau and Lynne M. Rouse).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeology at Tappeh Sialk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tappeh Sialk – the glory of ancient Kashan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iran Heritage Foundation Conference. Asia House, Mar 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The domestication of the date palm and the beginning of oasis agriculture in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vorträge in Weigandhaus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Archäologisches Institut, Jun 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 ans d'agriculture et d'élevage sur le plateau Iranien. Impact environnemental et leçons pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran défi climat : agriculture, recyclage des déchets, eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Diderot, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree without a rival. Domestication of the date palm and the beginning of oasis agriculture in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent work in the Prehistory of Southwest Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Centre of study of agricultural societies (CSEAS), Université de Copenhague, Oct 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally well preserved insect remains from the Seleucid Empire (312-63 BC), Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on the archaeology of south-eastern Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jiroft, Dec 2017, Jiroft, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : L'archéologie au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre du département Homme et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Homme et Environnement, Nov 2017, Paris (GGE, MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pré est la mère du champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du GDR Mosaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Aumeeruddy Thomas, Nov 2017, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordbrukets uppkomst i Mellanöstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Föreläsningsserie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Föreningen Ärtan, Mar 2017, Svalöv, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helig rök, peppar och andra dyrbarheter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Föredragsserie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Österbymo kommun, Aug 2017, Österbymo, Ydre, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a Late PPNA hunter-cultivator village in Cyprus : new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological studies in the Zagros and their contribution to the Neolithic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du LIA Human adaptation to environmental constraints on the Iranian Plateau since the Late Glacial: an integrated ecological and archaeological approach (HAOMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Mashkour; M. Djamali, Oct 2017, Paris (GGE, Muséum national d'Histoire naturelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l'agriculture au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Harmas Jean-Henri Fabre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation and production of the first oasis agrosystems around the Persian Gulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui, XXXVIIIe Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and plant exploitation in southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and diffusion of plants in the Oman peninsula during the 3rd century AD: recent archaeobotanical research in Mleiha (U.A.E.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the origins of agriculture in the Near East. The contribution of natural and human sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Young Natural History Scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assemblages archéobotaniques dans l’espace habité comme témoignages de la vie quotidienne : Exemple issu du site de Qalhât (Sultanat d’Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace habité en Dâr al-Islâm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To wake a sleeping beauty: the classification and scientific potential of the tropical wood collection at the Natural History Museum in Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing apart from the Ceramic Neolithic of the Near East, the Cypriot site of Khirokitia: new data on the plant economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Daune-Le Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer crops and spice trade on the Indian Ocean (10th-16th c. AD): first archaeobotanical data from Sharma (Yemen) and Qalhât (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role played by urbanised societies of the Middle East in the emergence of agriculture in Bronze Age Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricurb. Agricultural origins of urbanization. Intensification in late prehistoric western Eurasia and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iannou Centre for Classical and Byzantine Studies, University of Oxford, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing apart from the final PPNB, the Cypriot site of Khirokitia: new data on the plant economy and the village domestic organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Daune-Le Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early agro-pastoral economies in the southern Zagros with a special focus on Rahmatabad, Fars province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Young archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tehran, Oct 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural strategies at Dja’de el-Mughara, northern Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence from the early Neolithic period in the Fars region, southern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence and environment in Ra’s al-Hamra 6 (Muscat, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrast Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Seminar for Arabian Studies Conference at The British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local harvesting and importation of wood in the Oman peninsula at the end of Antiquity: recent charcoal analyses from a burnt building at Mleiha (U.A.E, 2nd -3rd century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and plant exploitation in southern Caucasus during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age environment and plant exploitation around the Caspian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Sea Shores - Contacts, spaces and territories along the Caspian Sea during the Bronze and Iron Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanterre/Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spread of early agriculture to Central Asia - new data from the Sharoud plain, NE Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The introduction and intensification of agriculture in central Eurasia: the exception to the rule or the rule that proves the rule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Archäologisches Institut (DAI), Freie Universität Berlin, Mar 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéobotaniques du Néolithique précéramique chypriote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEEG Limassol et Société Préhistorique de France, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices in the Southern Caucasus, from Neolithic to Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of young archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant exploitation and environments in the Southern Caucasus, from Neolithic to Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Millet cultivation in the Caucasus from the 6th to the 2nd mill BC: origin and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques agricoles à Khirokitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEEG Limassol et Société Préhistorique de France, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beginnings and early history of the date palm garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écosysteme oasien : mise en valeur patrimoniale et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Paris 4 à Abu Dhabi et Laval au Québec, Dec 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a modern isotopic reference collection for the study of ancient pastoralism in the Zagros and South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coming of Age? Stable Isotopes in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et insectes sur le site de Mleiha dans la péninsule d’Oman (3ème s. de notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres d’archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Les-Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation and use of pistachio in the Neolithic Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists 20th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results to discuss possibility of irrigation in Bat (Wadi Sharsah, northwestern Oman) before Hafit period (ca. 3100-2700 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddargach Wassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural subsistence strategy and environment in northwestern Iran and the southern Caucasus at the beginning of the 3rd millennium BC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanization, trade, subsistence and production during the Bronze Age on the Iranian Plateau”, International conference, Maison de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of agriculture and oasis in the south Arabic Peninsula: geo-archaeological study of Bat (Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddargach Wassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Multidisciplinary Symposium “The oasis: eco-systems and their value heritage and tourism”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological studies of Bronze Age sites on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanization, trade, subsistence and production during the Bronze Age on the Iranian Plateau, International conference, Maison de l’Orient,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Orient à l’Occident : Culture et symbolisme du palmier dattier de l’âge du Bronze à l’époque romaine au Moyen-Orient et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dies Palmarum. VII Biennale Europea delle Palme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San-Remo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going East – Early agriculture and the spread of crop species in northeastern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archaeobotanical results from the 2009 soundings at Sang-e Chakhmaq West and East mounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First farming villages in NE Iran and Turan Tappeh Sang-e Caxmaq and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tsukuba, Feb 2013, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of the date palm (Phoenix dactylifera L., Arecaceae): insights on the origin and on the structure of modern diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Pintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ludena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aberlenc-Bertossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Date Palm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Nov 2011, Alger, Algeria. 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary archaeobotanical results from Aceramic Neolithic levels at Asikli Höyük, Central Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the agrobiodiversity of past multi-species cropping systems - the case of early date palm garden cultivation around the Persian Gulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and Anthropological Approaches to Agrobiodiversity and Food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild date palms (Phoenix dactylifera L.) found in Oman : evidence from genetic and morphometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Pintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree domestication and dynamic linkages between tree crops and their wild or feral relatives in ancient and present agroecosystems”, 13th International Congress of Ethnobiology (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval exploitation and use of the Argan tree in the “Arghen country” of Southwestern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fili A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre van Staevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree domestication and dynamic linkages between tree crops and their wild or feral relatives in ancient and present agroecosystems, 13th International Congress of Ethnobiology (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archaeobotanical results from the recent excavation seasons (2009-2011) at Asikli Höyük</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop for Anatolian Archaeobotany (ANAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover and plant exploitation strategies in Neolithic Arabia - the archaeobotanical évidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithic of Arabia – New paradigms and future perspectives, European Science Foundation (ESF) Exploratory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building H at Mleiha: new évidences on the late pre-Islamic period D phase in the Oman peninsula (second century to mid-third century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multipurpose date palm “tree”: anatomical identification of modern palm stems and practical application in the archaeological site of Madâ’in Sâlih (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International meeting of charcoal analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refuse disposals in the Chalcolithic pits of Ovchular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence economies in the Halil Rud Basin: bio-archaeological studies at Konar Sandal south and north</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultivation of cotton (Gossypium) in Arabia during Achaemenid and Nabatean times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Wilhelmshaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales et ressources en eau dans le Grand Khorassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouache Éric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le « Grand Khorassan » - culture matérielle et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical research at the medieval fortified site of Îgîlîz-des-Hargha (anti-Atlas, SW Morocco) with special attention to the exploitation of the argan tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Wilhelmshaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpologie et anthracologie des époques « classiques » aux Proche- et Moyen-Orient : nouvelles recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéosciences et Antiquité classique : approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Archéologie Classique, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting, hunting, cultivating and herding in north-eastern Iran and southern Turkmenistan from the Chalcolithic to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner génétique, morphométrie géométrique et archéobotanique pour comprendre l’agro-biodiversité du palmier dattier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terral Jean-Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Pintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources, sociétés, biodiversité, 17ème Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economies in eastern Iran and southern Central Asia in the late 4th and early 3rd millennia BC. The archeobotanical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran and its neighbours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute, Jun 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02995017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mangroves de la péninsule d’Oman du Néolithique à l’époque Islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des plantes - Exploitation du milieu et gestion des ressources végétales de la Préhistoire à nos jours, XXXème colloque international d’Archéologie et d’Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des économies agro-pastorales dans le sud de l’Asie centrale du Chalcolithique à l’âge du Fer. Analyses bio-archéologiques à Ulug Depe, Turkménistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources, sociétés, biodiversité, 17ème Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and plant exploitation in the Indo-Iranian borderland during the Chalcolithic and Bronze Age with special attention to recent archaeobotanical research in the Halil Rud valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on the Jiroft civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Arts, Téhéran et Kermân, May 2008, Téhéran/Jiroft, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02995015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societies, animals and plants in Asia: archaeozoology and archaeobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchaeological investigations of the interactions between Holocene human societies and their environment”, GDRE First scientific meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early History of Oasis Agriculture in the Middle East and Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Work Group of Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution de la phéniciculture au Moyen-Orient et en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des fruits, pratiques des savoirs et savoirs en pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation History and Wood exploitation at Kush, Ras Al-Khaimah, UAE: Results of the charcoal analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests on the Fringe. Evolution of mangroves in the Persian Gulf during the Holocene in interaction with human societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Regional Conference of Geobiotechnology, Qeshm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Persian Gulf Biotechnology Center &amp; UNESCO, Feb 2006, Qeshm, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02995011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus et adaptations — les agrosystèmes autour du Golfe persique du Néolithique à l’Âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imitation, transfert et refus d’emprunt, Colloque de la Maison René-Ginouvès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant exploitation and use at Ulug Depe (Turkmenistan) from the Chalcolithic to the Iron Age First archaeobotanical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres à laine. L’histoire du coton au Proche et Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man and plants in the Indo-Iranian borderland in Antiquity. Archaeobotanical research in Baluchistan and Kerman with special attention to the archaeobotanical project at Jiroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Halil Rud Civilization. Discussions on recent discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Jiroft, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes en archéobotanique en Iran et au Turkménistan. Etat de la question et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième rencontre d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Glux-en-Glenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation and use of plants in the Halil Rud valley during the Bronze Age. First results from the archaeobotanical analysis at Konar Sandal A and B, South-East Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for the European Association for South Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop husbandry in Early Bronze Age Gaza. First archaeobotanical results from Tell es-Sakan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workgroup for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and where was the date palm first domesticated? The state of the research on the origin of cultivated Phoenix dactylifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Date Palm Forum: Date palm culture in the United Arab Emirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emirates Center for Strategic Studies and Research (ECSSR), Sep 2002, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02995010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting and cultivation in ancient Baluchistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importation of wood to the Gulf in Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the analysis of charcoal from Harappa, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference for the European Association for South Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotany in Eastern Arabia - current state and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workgroup for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation History and Wood Exploitation in Eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference in anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and plant economy in the Kech Valley (Pakistani Makran) during the protohistorical period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference for the European Association for South Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant husbandry at Miri Qalat, Makran, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of FIBS methods (Functional Interpretation of Botanical Surveys) for reconstructing past cultivation practices in the south Caucasus - ANR SWEED Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Toriashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mosulishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Gröningen (Pays-bas), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOARCHAEOLOGICAL STUDIES IN CHANHU-DARO (SINDH, PAKISTAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants and insects on the Silk Road. Carpological and archaeo-entomological study of Shahr-e Gholghola, Afghanistan, 13th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat diversity in the southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Çeske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et insectes sur la Route de la Soie. Étude carpologique et archéo-entomologique du site médiéval de Shahr-e Gholghola (Afghanistan) au XIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Rencontres d’archéobotanique en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotany of Pre-Pottery Neolithic Cyprus: summary of current and recent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Kouka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Archaeological Sciences in the Eastern Mediterranean and the Middle East (ICAS-EMME 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography and use of pistachio (Pistacia spp.) in Pre Pottery Neolithic Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the archaeobotanical study of Chalcolithic and Early Bronze Age sites in Azerbaijan, southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of new crops in the arid Arabian Peninsula oasis from antiquity to the early Islamic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Herveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue "Moving Plants", pp.1-14. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-023-00976-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical dynamics of the human-environment interactions in Cyprus during the 12th-10th millennia cal. BP: The last 30 years contributions of the Amathous area (Limassol district)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.104049. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazānchi, a Settlement from the Early Neolithic to the Bronze Age in the Kermanshah Plain, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pazhoheshha-ye bastan shenasi Iran / Archaeological Researches of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (36), pp.7-33. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22084/NB.2021.25051.2394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new functional ecological model reveals the nature of early plant management in southwest Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Weide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.623-634. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-022-01161-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and land use in the Greater Khorasan Civilization: Isotopic approaches (87Sr/86Sr, δ18O) on human populations from southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Kaniuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103622. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop processing, consumption and trade of Asian rice (Oryza sativa L.) in the Arabian Peninsula during Antiquity: earliest evidence from Mleiha (third c. AD), United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (34), </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-021-01277-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical analysis of food and fuel procurement from Fulayj fort (Oman, 5th-8th c. CE) including the earliest secure evidence for sorghum in Eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Priestman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.104512. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2021.104512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of archaeobotanical Pistacia L. fruit remains: implications for our knowledge on past distribution and use in prehistoric Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Parés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-020-00812-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen analysis of present-day striped hyaena (Hyaena hyaena) scats from central Iran: Implications for dryland paleoecology and animal paleoethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Akhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahvya Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Gambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 281, pp.104277. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence Economy of Qela Gap; Lurestan, Iran: From the Late Neolithic to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarieh Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Abdolahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant supplying strategies in an Islamic Omani harbor city: archaeobotanical analysis from a workshop (B39) in Qalhât (XIVth-XVIth c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Islamic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5.1, pp.17-38. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/jia.37690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Anatolian and Caucasian obsidian in the Zagros Mountains and the highlands of Iran: Elements of explanation in 'least cost path' models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azizi Kharanaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiredoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 467, pp.297 - 322. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany. Paris 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discovery of Wild Date Palms in Oman Reveals a Complex Domestication History Involving Centers in the Middle East and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kousathanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (14), pp.2211-2218. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review de Wawruschka C. (ed.) 2014. Prehistoric Economics of Anatolia: Subsistence Practices and Exchange. Proceedings of a Workshop held at the Austrian Academy of Sciences in Vienna, November 13-14, 2009. Rahden/Westf.: Verlag Marie Leidorf GmbH (Internationale Archäologie. Arbeitsgemeinschaft Symposium Tagung Kongress 18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (1), pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran. Essor des études bioarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 553, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive cultivation in the heart of the Persian Achaemenid Empire: new insights into agricultural practices and environmental changes reflected in a late Holocene pollen record from Lake Parishan, SW Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Balatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianela Fader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.255-269. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-015-0545-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and plant exploitation at Mentesh Tepe (Azerbaijan), 6th–3rd millennium BC initial results of the archaeobotanical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.19 - 30. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for early irrigation at Bat (Wadi Sharsah, northwestern Oman) before the advent of farming villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddargach Wassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150, pp.42-54. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la recherche archéobotanique en péninsule Arabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes de l'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actualité des recherches archéologiques en Arabie, Hors-série n 2 "Actualités des recherches archéologiques en Arabie", pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesamum indicum L. (sesame) in 2nd century bc Pompeii, southwest Italy, and a review of early sesame finds in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.673-681. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-015-0521-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etudes, Rapports, 136-137, pp.875-879. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2012.7970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Sang-e Chakhmaq and the beginning of the Neolithic in north-east Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Roustaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (345), pp.573-595. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'origine et de l'utilisation des ressources végétales en Oman médiéval : première étude archéobotanique à Qualhât</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes de l'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the soundings at Tepe Damghani, Sabzevar, Spring 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Paul Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahdati Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranica Antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XLIX, pp.111-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculturalists and pastoralists: Bronze Age economy of the Murghab alluvial fan, southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Spengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cerasetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Rouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.805-820. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-014-0448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’arbre sans rival » : Palmiers dattiers et palmeraies au Moyen-Orient et en Égypte de la préhistoire à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le palmier dattier: Origine et culture en Égypte et au Moyen-Orient/ The Date Palm: Origin and Cultivation in the Middle East and in Egypt, 4, pp.1575. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.1575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioarchaeological investigation of three late Chalcolithic pits at Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-archaeological studies at Konar Sandal, Halil Rud basin, southeastern Iran. Archaeology Special issue. Neolithic in the Near East. 18, 222-246.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Majidzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beginnings and early history of date palm garden cultivation in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2011.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a protohistoric net from Shahi Tump, Baluchistan (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Besenval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-011-0078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the historical biogeography of the date palm (Phoenix dactylifera L.) using geometric morphometry of modern and ancient seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tito de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (5), pp.929-941. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02649.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotton Cultivation and Textile Production in the Arabian Peninsula during Antiquity: The Evidence from Madâ'in Sâlih (Saudi Arabia) and Qal'at al-Bahrain (Bahrain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dal Prà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.405-417. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-011-0296-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical research at the medieval fortified site of Îgîlîz (Anti-Atlas, Morocco) with particular reference to the exploitation of the argan tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.419-433. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-011-0306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for eternity? The analysis of a date offering from a 3rd millennium BC grave at Hili N, Abu Dhabi (United Arab Emirates)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (9), pp.2012-2017. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2009.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faune et flore des niveaux profonds de Shahi-Tump (Balochistan, Pakistan) : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Besenval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et utilisations du palmier dattier au Moyen-Orient ancien. Données archéobotaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The golden leaves of Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (318), pp.925-936. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00097684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour l'identification des empreintes végétales dans la terre à bâtir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, VII, pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical study of Zagheh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mollah Salehi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanshenasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tehran University, Vol. 2, pp. 127-134. In Persian with English summary p.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts de la mer. Exploitation et évolution des mangroves en Arabie orientale du Néolithique à l'époque islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anciennes exploitations des mers et des cours d'eau en Asie du Sud-Ouest. Approches environnementales, 31 (1), pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparations alimentaires dans les cuisines de Ramsès II . Premiers résultats de l'étude carpologique du secteur D ‘'', Ramesseum, Louxor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memnonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XVI, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two wooden coffins from the Shakhoura Necropolis, Bahrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Fredslund Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Strehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ibrahim Salman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0471.2004.00248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perceptions et les représentations de l'espace à travers les analyses archéobotaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moutarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 167/168, pp.285-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace à travers les analyses archéobotaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moutarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Cotton at Neolithic Mehrgarh, Pakistan: Analysis of Mineralized Fibres from a Copper Bead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme-F. Haquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (12), pp.1393-1401. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.2001.0779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02997043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell es-Sakan (Gaza) : nouvelles données sur les contacts égypto-cananéens aux Ive –IIIe millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Miroschedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faltings Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulez V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naggiar-Moliner L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (2), pp.75-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoenvironnement et économie végétale à Qal'at al-Bahrein aux périodes Dilmoun et Tylos. Recherches en archéobotaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.167-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop husbandry at Miri Qalat Makran, SW Pakistan (4000–2000 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (1-2), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02042836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02997034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gišmes. má‐gan‐na (Dalbergia sissoo Roxb.) at Tell Abraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T. Potts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the archaeobotanical investigations at Tell Abraq with special attention to chaff impressions in mud brick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (2), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.1995.6.2.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build and maintain a water-recycling flotation machine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desormeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg floating process at Chanhu Daro, Sindh - Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologue du futur. Bioarchéologie, cartographie et en méthodes de conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire longue des oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d’Histoire naturelle, Editions grand public du Muséum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déserts. Vivre en milieu extrême</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-117, 2024, 978-2-38279-031-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-86, 2022, Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invention de l’agriculture à la domestication du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d’Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.270-271, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout un monde dans les collections des muséums, et parfois disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d’Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.204-205, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Subsistence Economies at Iron Age Ulug-depe, South-eastern Turkmenistan: First Results from the Archaeobotanical and Archaeozoological Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Central Asia during the 1st Millennium BC From the Beginning of the Iron Age to the Hellenistic Period. Proceedings of the Workshop held at the 10th ICAANE in Vienna, April 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Austrian Academy of Sciences Press, pp.49-70, 2021, OREA, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/978OEAW84492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l’agriculture au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français du Proche-Orient. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couvert végétal du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français du Proche-Orient. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.7, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début de la culture des espèces fruitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français du Proche-Orient. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.29, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bioarchéologie en France : état des lieux, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5 p., 2020, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/e50q-wy87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Mission archéologique franco-tchadienne aux lacs d’Ounianga (Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guemona Djimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchago Bouimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Raymond; Florence Sylvestre; Dangbet Zakinet; Abderamane Moussa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tchad des lacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2019, 9782709927154. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.30571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence economy in Köhneh Pasgah Tepesi (Western Azerbaijan, Iran), during the Late Chalcolithic and Early Bronze Age based on the faunal and botanical remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer, Emmanuelle Vila, Marjan Mashkour, Michèle Casanova and Régis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age. Development of Urbanisation, Production and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie(s) (1), MOM Éditions, pp.75-87, 2019, 978-2-35668-063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a definition of the Kura-Araxes agropastoral systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.89-98, 2019, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.8016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the first season of excavations at Tepe Chalow: New GKC (BMAC) finds in the plain of Jajarm, NE Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Vahdati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Biscione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo La Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer, Emmanuelle Vila, Marjan Mashkour, Michèle Casanova and Régis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age. Development of Urbanisation, Production and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie(s) (1), MOM Éditions, pp.179-200, 2019, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.8086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mangroves d'Arabie, une exploitation plurimillénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mangrove - une forêt dans la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi, pp.156-157, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Date Palm: Origins and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Global Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-4, 2018, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51726-1_2175-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants of Aşıklı Höyük and changes through time: first archaeobotanical results from the 2010-14 excavation seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ösbaşaran M.; Duru G.; Stiner M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The early settlement at Aşıklı Höyük. Essays in Honor of Ufuk Esin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-218, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices and palaeoenvironment of the Southern Caucasus during the Neolithic. A transect along the Kura River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Kura projects. New research on the Later Prehistory of the Southern Caucasus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaeological site of Bat in its environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassel. Edddargach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bronze Age Towers at Bat, Sultanate of Oman : research by the Bat Archaeological Project, 2007-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a late PPNA hunter-cultivator village in Cyprus: new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne J.-D.; Briois F.; Tengberg M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New data on the beginnings of the Neolithic in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Séances en ligne, 9, pp.21-46, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short account of Kelek Asad Morad, a Pre-Pottery Neolithic site in Pol-e Dokhtar, Luristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eghbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Roustaei &amp; M. Mashkour (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithic of the Iranian Plateau. Recent Research and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Early Near Eastern Production, Subsistence, and Environment (SENEPSE series), Ex Oriente, Berlin, pp. 1-14, 2016, 978-3-944178-10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and plant economy at Qal’at al-Bahrain during the Dilmun and Tylos periods. First elements of archaeobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noura Al Sayeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologies of Green (Bahrain's National Pavilion at the Expo Milan 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bahrain Authority for Culture and Antiquities, pp.89-98, 2015, 978-99958-1-144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846429v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economia dell'ambiente e delle piante a Qal'at al-Bahrain durante le epoche di Dilmun e di Tylos. Primi elementi di archeobotanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noura Al Sayeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia del verde (Il padiglione del Bahrein al expo Milano 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bahrain Authority for Culture and Antiquities, pp.107-116, 2015, 978-99958-1-144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">بالايونفيرونمنتس والاقتصاد النباتي في قلعة البحرين خلال فترات دلمون وتيلوس. العناصر الأولى من أرتايوبوتاني</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noura Al Sayeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologies of Green (Bahrain's National Pavilion at the Expo Milan 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bahrain Authority for Culture and Antiquities, pp.125-134, 2015, 978-99958-1-144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse carpologique à Sharma : production et circulation des produits végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axelle Rougeulle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma : Un entrepôt de commerce médiéval sur la côte du Ḥaḍramawt (Yémen, ca 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Archaeopress, pp.417-423, 2015, British Foundation for the Study of Arabia Monographs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit-Growing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.181-200, 2012, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444360790.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation History and Wood Exploitation in Pakistani Baluchistan from the Neolithic to the Harappan Period: The evidence from charcoal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Weber, S. and Belcher, W. (ed) Indus Ethnobiology, new perspectives from the field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.21-64, 2003, 0739106090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86256-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Auria A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue de l’exposition Je mange donc je suis, Musée de l’Homme, Paris, 2019-20. Muséum national d’Histoire naturelle, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.168-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique et Axes de recherche du DIM Matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baehrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Gibert. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2021, 978-2-271-13665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire des textiles au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Andersson-Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Nosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-Editions, 38 (1/2), 2012, Paléorient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Exploitation et utilisation des ressources végétales en Asie du Sud-Ouest préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (2), pp.7-8, 2018, Exploitation et utilisation des ressources végétales en Asie du Sud-Ouest préhistorique/Exploitation and use of plant resources in Prehistoric Southwest Asia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séances en ligne, 9, 251 p., 2017, Séances de la Société préhistorique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Palmier dattier : Origine et culture en Égypte et au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2013, 2014, Revue d’ethnoécologie, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.1216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the beginnings of the Neolithic in Cyprus, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Société préhistorique française, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoenvironnements et économie végétale en milieu aride – recherches archéobotaniques dans la région du Golfe arabo-persique et dans le Makran pakistanais (4e mill. av. notre ère – 1er mill. de notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier 2 (Sciences et Techniques), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02993813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId628"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margareta TENGBERG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and plant management in semi-arid central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, Netherlands, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for identification of wood and charcoal in archaeological and palaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Of People &amp; Trees: New Directions in Anthracology and the Archaeological History of Human-woodlands Interactions. 10th World Archaeological Congress Darwin, Australia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of tree and shrub exploitation practices during the Neolithic at Aşıklı Höyük, Central Anatolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Brandstätt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of wild fruit trees and shrubs at the early Neolithic site of Aşıklı Höyük, Central Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Brandstätt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Work Group of Palaeoethnobotany 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices in the eastern foothills of the Kugitang range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and plant management from lowland to foothills in semi-arid Central Asia. Archaeobotanical study of Bronze and Iron Age sites in southern Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Gröningen (Pays-bas), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversity and agricultural practices in the South Caucasus: archaeobotany and functional ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mosulishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Georgian archaeological research: review and prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ancient agricultural practices to living traditions in southern Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Shapulatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Impact on Animal, Plant and Environmental Resources from Prehistory to the Medieval Period in Northeastern Iran and Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marjan Mashkour; Delphine Decruyenaere; Camille Rhoné-Quer; Frantz Grenet, Jul 2025, Collège de France - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perfect Match, Combining Phytolith and Plant Macro-remain Analyses to Uncover Agricultural Practices in Central Asia during the Late Bronze Age - Early Iron Age transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Phytolith Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down by the river. Fluvial dynamics and resource exploitation in the 3rd millennium BCE Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crops and Cultures: Exploring Cereal Diversity in the Southern Caucasus from the Neolithic to the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Farahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Gröningen (Pays-bas), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte du bois de feu et gestion des espaces boisés des premiers villages néolithiques en Anatolie centrale, analyse anthracologique et dendro-anthracologique à Aşıklı Höyük (Cappadoce, Turquie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Brandstätt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Joyeux Botanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Chanhu-Daro et la civilisation de la vallée de l’Indus (troisième-début du deuxième millénaire avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du cercle vaudois d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cantonal d'Archéologie et d'Histoire de Laussane, Mar 2024, Laussane, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down by the River. Fluvial dynamics and resource exploitation at 3rd Millennium BCE Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer l’évolution des écosystèmes de mangroves de l’Arabie orientale du Néolithique à la période islamique d’après l’archéobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mangroves et les sociétés : Relations dans le passé, au présent, pour le futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vladimir Dabrowski; Anaïs Marrast, Oct 2023, Muséum national d'histoire naturelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in wood and wooden objects on the Indian Ocean during Antiquity: Archaeobotanical evidence from 3rd c. CE Mleiha (Shrajah, UAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Indian Ocean World Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current fieldwork in the Lut Desert region (southeastern Iran) sheds new light on the Indo-Iranian Borderlands Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omran Garazhian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Jürcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Samei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeedeh Ashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference of the European Association of South Asian Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinators. Bioarchaeology Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA, the International Association for Archaeological Research In Western &amp; Central Asia. https://arwa-international.org/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, On Line Streaming, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs, vergers et voies commerciales dans l'Afghanistan médiéval. Étude archéobotanique de Shahr-e Gholgholah, Bamiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des grands sites d’Afghanistan : cent ans de coopération archéologique. Centenaire de la Délégation archéologique française en Afghanistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAFA et équipe Asie Centrale (UMR 7041), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting in the steppes: new insights on nutrition analyses (C, N) of the Bronze Age population in Ulug Depe, Turkmenistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Congress 9 Prague 2020. Session: Beyond being a pastoralist in Central Asia: subsistence identities in light of bioarcheological approaches sensu lato on human diet and mobility.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Prague, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazānchi – a pioneering farming community during, the Pre-Pottery Neolithic in Central Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches récentes archéologiques et bioarchéologiques en Iran, réunion SAPOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de l’agriculture : diversité taxinomique et morphologique des blés (Triticum spp.) au Néolithique en Asie du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du projet ANR ArkeoAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Salse, C. Pont, Nov 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of new crops in the oasis of the Arabian Peninsula in the long 1st millenium CE through archaeobotanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving plant workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early cereal diversity on the Iranian Plateau and the eastern diffusion of Neolithic farming economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Çeske Budejovice, Jun 2022, Çeske Budejovice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement, biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DiPEE-INEE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of new crops in the oasis of the arid Arabian Peninsula in the long 1st millennium CE through archaeobotanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving plants: Agricultural crop migrations in the 1st millennium CE Middle East and Mediter-ranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazanchi, an example of a pioneering farming community during the Pre-Pottery Neolithic in Central Zagros (Iran). In session: Uses and misuses of landscapes and resources: New perspectives on pioneer farming societies in the world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q13 Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ-CNF INQUA https://q13.sciencesconf.org/, Mar 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropastoral foundations of the Indus civilization. Bioarchaeological and ethnobiological approaches at Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidra Zahoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pompeu Fabra, Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation and use of fruit trees during the Pre-Pottery Neolithic in Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Daune-Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological investigations at Tappeh Pahlavan, a late Neolithic site in Khorasan (NE –Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Jamshidi Yeganeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Hilly Flanks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, Jun 2021, Copenhague (en visio), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal consumption in Northwest Iran during the Bronze Age: an insight from Aliabad Tepe and Qaleh Sardar Bukan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude archéobotanique de Chanhu-daro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mission archéologique française Balochistan-Indus (MAFBI), Feb 2021, Paris (en visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of food and fuel-Everyday use plant resources in Pre-Pottery Neolithic Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Digital Conference on Cypriot Prehistory: Everyday life in Prehistoric Cyprus (ca. 10 000-1 700 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National and Kapodistrian University of Athens, Jun 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et acclimatation du riz asiatique dans la péninsule Arabique de l'Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les routes des paysages culturels alimentares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants’ circulation in the Persian Gulf and the Arabian Sea during the Islamic period: new archaeobotanical data from eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de la paléogénomique par l’étude d’ADN ancien de restes archéobotaniques : l’exemple du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements agropastoraux de la civilisation de l’Indus : approches bioarchéologiques et ethnobiologiques à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Printanières, réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gišmes-má-gan-na (sissoo) et la circulation du bois dans l’Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences d’archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Larsa, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding of Tepe Ghazanchi, a PPN site near Kermanshah (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Boulogne, Apr 2021, Boulogne (en visio), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first archaeological campaign at Tappeh Qazānchi, a new PPN site in the West Central Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khoramli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Hilly Flanks: the Epipalaeolithic and Neolithic periods in the eastern Fertile Crescent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, Jun 2021, Copenhague (en visio), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études archéobotaniques à Bat/al-Arid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Mission archéologique française à al-Arid, Oman, May 2021, Lyon (en visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cereal diversity in the Shahroud Plain, NE Iran, during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant exploitation and management during the emergence of farming in southwest Asia: recent insights and new approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Oxford, Oct 2020, Oxford (en visio), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et les céréales – une longue histoire d’interdépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences infuses : ingénieux végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animations scientifiques Est Ensemble – Grand Paris, Oct 2020, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bioarchéologie en France : état des lieux, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/E50Q-WY87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'agriculture et la domestication des céréales au Proche-Orient vus par l'archéobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Studies of Bronze Age Societies in Central Asia and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures in Contact Central Asia as Focus of Trade, Cultural Exchange and Knowledge Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adoption of summer crops in the Arabian Peninsula: a critical review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est de l’Éden – la transition néolithique sur le plateau iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Archéologie au Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Homme &amp; Environnement, Muséum national d'Histoire naturelle, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent studies in the Fertile Crescent and beyond: the beginnings of agriculture and the Neolithic diffusion towards the East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche, l’Institution d’Archéologie et de l’Histoire de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lund, Oct 2019, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adoption des cultures d'été en péninsule Arabique : état de la recherche et revue critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAPOA, études bioarchéologiques en péninsule Arabique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209 (MNHN-CNRS), Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of wood resources and tropical fruit trees in the Islamic South-East Arabia: insights into plant economy of the ancient harbor city of Qalhât (XIVth-XVIth c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liverpool, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution des économies agropastorales sur le Plateau Iranien : étude des restes de faune et de flore archéologiques de Tepe Sialk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tepe Sialk – au cœur de l’archéologie de l’Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute chronology of cotton distribution in Arabia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dal-Prà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Letellier-Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est d’Éden : diffusion des économies agropastorales sur le plateau Iranien au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SILAAM #3, Maison méditerranéenne des Sciences de l’Homme. Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéobotanique d’Ayios Tychonas – Klimonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAPOA, Recherches bioarchéologiques à Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209 (MNHN-CNRS), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and plant exploitation at PPN Ayios Tychonas - Klimonas with special focus on the introduction of crop plants from the continental Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengberg M. & Mashkour M. Going East: the Neolithic spread of agricultural economies on the Iranian Plateau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department für Botanik und Biodiversitätsforschung, Österreichisches archäologisches institut, Bioarchäologische Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where did they come from and where did they go? Stable isotope analyses of Bronze Age societies in Central Asie and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byhöjdens mysterier : hur dagens arkeologiska forskning avslöjar det förgångna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Föredragsserie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'association "Kvar i Ydre", Aug 2018, Österbymo, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going East: the Neolithic spread of agricultural economies on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Naples, Jul 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age agropastoral economies of the Halil Rud Valley. Results of the archaeozoological and archaeobotanical investigations at Konar Sandal, Jiroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar « Climate - Culture Conundrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Oct 2018, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Sang-e Chakhmaq (NE Iran) and the Neolithic diffusion to Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference ICAZ (international council for archaeozoology), Ankara, Turkey (2nd-7th September 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing late Holocene vegetation: charcoal analysis from Toteng site, northwestern Botswana :Priliminary results from Toteng 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mvimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction and cultivation of summer-crops in the Arabian Peninsula. A critical review of the archaeobotanical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology ’18 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Al Aïn, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciennes économies de subsistance au Turkménistan vues par les disciplines bio-archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l’Association France-Turkménistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Turkménistan, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism and animal management in Ulug Depe during the Bronze and Iron Ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi Seno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorillo Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in ICAANE Munich. session: Redefining Interaction and Mobility in Prehistoric southern Central Asian Archaeology (organized by Élise Luneau and Lynne M. Rouse).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeology at Tappeh Sialk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tappeh Sialk – the glory of ancient Kashan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iran Heritage Foundation Conference. Asia House, Mar 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The domestication of the date palm and the beginning of oasis agriculture in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vorträge in Weigandhaus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Archäologisches Institut, Jun 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 ans d'agriculture et d'élevage sur le plateau Iranien. Impact environnemental et leçons pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran défi climat : agriculture, recyclage des déchets, eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Diderot, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree without a rival. Domestication of the date palm and the beginning of oasis agriculture in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent work in the Prehistory of Southwest Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Centre of study of agricultural societies (CSEAS), Université de Copenhague, Oct 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally well preserved insect remains from the Seleucid Empire (312-63 BC), Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on the archaeology of south-eastern Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jiroft, Dec 2017, Jiroft, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : L'archéologie au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre du département Homme et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Homme et Environnement, Nov 2017, Paris (GGE, MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordbrukets uppkomst i Mellanöstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Föreläsningsserie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Föreningen Ärtan, Mar 2017, Svalöv, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pré est la mère du champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du GDR Mosaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Aumeeruddy Thomas, Nov 2017, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helig rök, peppar och andra dyrbarheter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Föredragsserie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Österbymo kommun, Aug 2017, Österbymo, Ydre, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a Late PPNA hunter-cultivator village in Cyprus : new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological studies in the Zagros and their contribution to the Neolithic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du LIA Human adaptation to environmental constraints on the Iranian Plateau since the Late Glacial: an integrated ecological and archaeological approach (HAOMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Mashkour; M. Djamali, Oct 2017, Paris (GGE, Muséum national d'Histoire naturelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation and production of the first oasis agrosystems around the Persian Gulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui, XXXVIIIe Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l'agriculture au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Harmas Jean-Henri Fabre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and plant exploitation in southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and diffusion of plants in the Oman peninsula during the 3rd century AD: recent archaeobotanical research in Mleiha (U.A.E.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the origins of agriculture in the Near East. The contribution of natural and human sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Young Natural History Scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assemblages archéobotaniques dans l’espace habité comme témoignages de la vie quotidienne : Exemple issu du site de Qalhât (Sultanat d’Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace habité en Dâr al-Islâm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To wake a sleeping beauty: the classification and scientific potential of the tropical wood collection at the Natural History Museum in Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing apart from the Ceramic Neolithic of the Near East, the Cypriot site of Khirokitia: new data on the plant economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Daune-Le Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer crops and spice trade on the Indian Ocean (10th-16th c. AD): first archaeobotanical data from Sharma (Yemen) and Qalhât (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role played by urbanised societies of the Middle East in the emergence of agriculture in Bronze Age Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricurb. Agricultural origins of urbanization. Intensification in late prehistoric western Eurasia and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iannou Centre for Classical and Byzantine Studies, University of Oxford, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing apart from the final PPNB, the Cypriot site of Khirokitia: new data on the plant economy and the village domestic organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Daune-Le Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early agro-pastoral economies in the southern Zagros with a special focus on Rahmatabad, Fars province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Young archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tehran, Oct 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural strategies at Dja’de el-Mughara, northern Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coqueugniot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence from the early Neolithic period in the Fars region, southern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence and environment in Ra’s al-Hamra 6 (Muscat, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrast Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Seminar for Arabian Studies Conference at The British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local harvesting and importation of wood in the Oman peninsula at the end of Antiquity: recent charcoal analyses from a burnt building at Mleiha (U.A.E, 2nd -3rd century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and plant exploitation in southern Caucasus during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age environment and plant exploitation around the Caspian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Sea Shores - Contacts, spaces and territories along the Caspian Sea during the Bronze and Iron Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanterre/Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spread of early agriculture to Central Asia - new data from the Sharoud plain, NE Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The introduction and intensification of agriculture in central Eurasia: the exception to the rule or the rule that proves the rule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Archäologisches Institut (DAI), Freie Universität Berlin, Mar 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données archéobotaniques du Néolithique précéramique chypriote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEEG Limassol et Société Préhistorique de France, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices in the Southern Caucasus, from Neolithic to Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of young archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant exploitation and environments in the Southern Caucasus, from Neolithic to Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Millet cultivation in the Caucasus from the 6th to the 2nd mill BC: origin and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques agricoles à Khirokitia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEEG Limassol et Société Préhistorique de France, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a modern isotopic reference collection for the study of ancient pastoralism in the Zagros and South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coming of Age? Stable Isotopes in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et insectes sur le site de Mleiha dans la péninsule d’Oman (3ème s. de notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres d’archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Les-Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beginnings and early history of the date palm garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écosysteme oasien : mise en valeur patrimoniale et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Paris 4 à Abu Dhabi et Laval au Québec, Dec 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation and use of pistachio in the Neolithic Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists 20th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results to discuss possibility of irrigation in Bat (Wadi Sharsah, northwestern Oman) before Hafit period (ca. 3100-2700 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddargach Wassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural subsistence strategy and environment in northwestern Iran and the southern Caucasus at the beginning of the 3rd millennium BC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanization, trade, subsistence and production during the Bronze Age on the Iranian Plateau”, International conference, Maison de l’Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of agriculture and oasis in the south Arabic Peninsula: geo-archaeological study of Bat (Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddargach Wassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Multidisciplinary Symposium “The oasis: eco-systems and their value heritage and tourism”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological studies of Bronze Age sites on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanization, trade, subsistence and production during the Bronze Age on the Iranian Plateau, International conference, Maison de l’Orient,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Orient à l’Occident : Culture et symbolisme du palmier dattier de l’âge du Bronze à l’époque romaine au Moyen-Orient et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dies Palmarum. VII Biennale Europea delle Palme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San-Remo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going East – Early agriculture and the spread of crop species in northeastern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archaeobotanical results from the 2009 soundings at Sang-e Chakhmaq West and East mounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First farming villages in NE Iran and Turan Tappeh Sang-e Caxmaq and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tsukuba, Feb 2013, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of the date palm (Phoenix dactylifera L., Arecaceae): insights on the origin and on the structure of modern diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Pintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ludena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aberlenc-Bertossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Date Palm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Nov 2011, Alger, Algeria. 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary archaeobotanical results from Aceramic Neolithic levels at Asikli Höyük, Central Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archaeobotanical results from the recent excavation seasons (2009-2011) at Asikli Höyük</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop for Anatolian Archaeobotany (ANAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval exploitation and use of the Argan tree in the “Arghen country” of Southwestern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fili A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre van Staevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree domestication and dynamic linkages between tree crops and their wild or feral relatives in ancient and present agroecosystems, 13th International Congress of Ethnobiology (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the agrobiodiversity of past multi-species cropping systems - the case of early date palm garden cultivation around the Persian Gulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and Anthropological Approaches to Agrobiodiversity and Food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild date palms (Phoenix dactylifera L.) found in Oman : evidence from genetic and morphometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Pintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree domestication and dynamic linkages between tree crops and their wild or feral relatives in ancient and present agroecosystems”, 13th International Congress of Ethnobiology (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover and plant exploitation strategies in Neolithic Arabia - the archaeobotanical évidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithic of Arabia – New paradigms and future perspectives, European Science Foundation (ESF) Exploratory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building H at Mleiha: new évidences on the late pre-Islamic period D phase in the Oman peninsula (second century to mid-third century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multipurpose date palm “tree”: anatomical identification of modern palm stems and practical application in the archaeological site of Madâ’in Sâlih (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International meeting of charcoal analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refuse disposals in the Chalcolithic pits of Ovchular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence economies in the Halil Rud Basin: bio-archaeological studies at Konar Sandal south and north</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultivation of cotton (Gossypium) in Arabia during Achaemenid and Nabatean times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Wilhelmshaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales et ressources en eau dans le Grand Khorassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouache Éric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le « Grand Khorassan » - culture matérielle et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpologie et anthracologie des époques « classiques » aux Proche- et Moyen-Orient : nouvelles recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéosciences et Antiquité classique : approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Archéologie Classique, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical research at the medieval fortified site of Îgîlîz-des-Hargha (anti-Atlas, SW Morocco) with special attention to the exploitation of the argan tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Wilhelmshaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting, hunting, cultivating and herding in north-eastern Iran and southern Turkmenistan from the Chalcolithic to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner génétique, morphométrie géométrique et archéobotanique pour comprendre l’agro-biodiversité du palmier dattier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terral Jean-Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Pintaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources, sociétés, biodiversité, 17ème Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economies in eastern Iran and southern Central Asia in the late 4th and early 3rd millennia BC. The archeobotanical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran and its neighbours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute, Jun 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02995017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mangroves de la péninsule d’Oman du Néolithique à l’époque Islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des plantes - Exploitation du milieu et gestion des ressources végétales de la Préhistoire à nos jours, XXXème colloque international d’Archéologie et d’Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des économies agro-pastorales dans le sud de l’Asie centrale du Chalcolithique à l’âge du Fer. Analyses bio-archéologiques à Ulug Depe, Turkménistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources, sociétés, biodiversité, 17ème Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and plant exploitation in the Indo-Iranian borderland during the Chalcolithic and Bronze Age with special attention to recent archaeobotanical research in the Halil Rud valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on the Jiroft civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Arts, Téhéran et Kermân, May 2008, Téhéran/Jiroft, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02995015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societies, animals and plants in Asia: archaeozoology and archaeobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchaeological investigations of the interactions between Holocene human societies and their environment”, GDRE First scientific meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early History of Oasis Agriculture in the Middle East and Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Work Group of Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution de la phéniciculture au Moyen-Orient et en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des fruits, pratiques des savoirs et savoirs en pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation History and Wood exploitation at Kush, Ras Al-Khaimah, UAE: Results of the charcoal analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests on the Fringe. Evolution of mangroves in the Persian Gulf during the Holocene in interaction with human societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Regional Conference of Geobiotechnology, Qeshm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Persian Gulf Biotechnology Center &amp; UNESCO, Feb 2006, Qeshm, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02995011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refus et adaptations — les agrosystèmes autour du Golfe persique du Néolithique à l’Âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imitation, transfert et refus d’emprunt, Colloque de la Maison René-Ginouvès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant exploitation and use at Ulug Depe (Turkmenistan) from the Chalcolithic to the Iron Age First archaeobotanical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres à laine. L’histoire du coton au Proche et Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man and plants in the Indo-Iranian borderland in Antiquity. Archaeobotanical research in Baluchistan and Kerman with special attention to the archaeobotanical project at Jiroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Halil Rud Civilization. Discussions on recent discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Jiroft, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes en archéobotanique en Iran et au Turkménistan. Etat de la question et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième rencontre d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Glux-en-Glenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation and use of plants in the Halil Rud valley during the Bronze Age. First results from the archaeobotanical analysis at Konar Sandal A and B, South-East Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for the European Association for South Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop husbandry in Early Bronze Age Gaza. First archaeobotanical results from Tell es-Sakan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workgroup for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and where was the date palm first domesticated? The state of the research on the origin of cultivated Phoenix dactylifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Date Palm Forum: Date palm culture in the United Arab Emirates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emirates Center for Strategic Studies and Research (ECSSR), Sep 2002, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02995010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting and cultivation in ancient Baluchistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importation of wood to the Gulf in Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the analysis of charcoal from Harappa, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference for the European Association for South Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotany in Eastern Arabia - current state and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workgroup for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation History and Wood Exploitation in Eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference in anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and plant economy in the Kech Valley (Pakistani Makran) during the protohistorical period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference for the European Association for South Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant husbandry at Miri Qalat, Makran, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 th International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro and explorations in Sindh, Field-Season 2024. Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate of Antiquities and Archaeology, Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Season 2024 at Chanhu-daro. Preliminary report on bioarchaeological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture, Tourism and Antiquities Department, Government of Sindh; Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la saison 2022 de la Mission archéologique française en Asie centrale (MAFAC) en Ouzbékistan. La néolithisation en Ouzbékistan: la culture de Kel'teminar (VIIe-IVe mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhiddin Khudzhanazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmatulla Hoshimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Asie centrale (MAFAC); CNRS; Institut d'archéologie Ja. Guljamov de Samarcande. 2023, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’analyse préliminaire des restes archéobotaniques de Qalhât (B94)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères (France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’analyse préliminaire des restes archéobotaniques de Qalhât (B94, B21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères (France). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of the archaeobotanical remains of Qalhât (B94, B21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministry of Heritage and Culture (Sultanat d’Oman). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of FIBS methods (Functional Interpretation of Botanical Surveys) for reconstructing past cultivation practices in the south Caucasus - ANR SWEED Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Toriashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mosulishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Gröningen (Pays-bas), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOARCHAEOLOGICAL STUDIES IN CHANHU-DARO (SINDH, PAKISTAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants and insects on the Silk Road. Carpological and archaeo-entomological study of Shahr-e Gholghola, Afghanistan, 13th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat diversity in the southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Çeske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et insectes sur la Route de la Soie. Étude carpologique et archéo-entomologique du site médiéval de Shahr-e Gholghola (Afghanistan) au XIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Rencontres d’archéobotanique en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotany of Pre-Pottery Neolithic Cyprus: summary of current and recent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Kouka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Archaeological Sciences in the Eastern Mediterranean and the Middle East (ICAS-EMME 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography and use of pistachio (Pistacia spp.) in Pre Pottery Neolithic Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parés Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the archaeobotanical study of Chalcolithic and Early Bronze Age sites in Azerbaijan, southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of new crops in the arid Arabian Peninsula oasis from antiquity to the early Islamic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Herveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue "Moving Plants", pp.1-14. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-023-00976-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical dynamics of the human-environment interactions in Cyprus during the 12th-10th millennia cal. BP: The last 30 years contributions of the Amathous area (Limassol district)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.104049. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazānchi, a Settlement from the Early Neolithic to the Bronze Age in the Kermanshah Plain, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pazhoheshha-ye bastan shenasi Iran / Archaeological Researches of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (36), pp.7-33. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22084/NB.2021.25051.2394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new functional ecological model reveals the nature of early plant management in southwest Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Weide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.623-634. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-022-01161-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and land use in the Greater Khorasan Civilization: Isotopic approaches (87Sr/86Sr, δ18O) on human populations from southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Kaniuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103622. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop processing, consumption and trade of Asian rice (Oryza sativa L.) in the Arabian Peninsula during Antiquity: earliest evidence from Mleiha (third c. AD), United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (34), </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-021-01277-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical analysis of food and fuel procurement from Fulayj fort (Oman, 5th-8th c. CE) including the earliest secure evidence for sorghum in Eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Priestman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.104512. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2021.104512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of archaeobotanical Pistacia L. fruit remains: implications for our knowledge on past distribution and use in prehistoric Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rousou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Parés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-020-00812-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen analysis of present-day striped hyaena (Hyaena hyaena) scats from central Iran: Implications for dryland paleoecology and animal paleoethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Akhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahvya Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Gambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 281, pp.104277. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence Economy of Qela Gap; Lurestan, Iran: From the Late Neolithic to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarieh Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Abdolahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant supplying strategies in an Islamic Omani harbor city: archaeobotanical analysis from a workshop (B39) in Qalhât (XIVth-XVIth c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Islamic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5.1, pp.17-38. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/jia.37690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Anatolian and Caucasian obsidian in the Zagros Mountains and the highlands of Iran: Elements of explanation in 'least cost path' models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azizi Kharanaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiredoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 467, pp.297 - 322. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany. Paris 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discovery of Wild Date Palms in Oman Reveals a Complex Domestication History Involving Centers in the Middle East and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galimberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kousathanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (14), pp.2211-2218. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review de Wawruschka C. (ed.) 2014. Prehistoric Economics of Anatolia: Subsistence Practices and Exchange. Proceedings of a Workshop held at the Austrian Academy of Sciences in Vienna, November 13-14, 2009. Rahden/Westf.: Verlag Marie Leidorf GmbH (Internationale Archäologie. Arbeitsgemeinschaft Symposium Tagung Kongress 18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (1), pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran. Essor des études bioarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 553, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive cultivation in the heart of the Persian Achaemenid Empire: new insights into agricultural practices and environmental changes reflected in a late Holocene pollen record from Lake Parishan, SW Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Balatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianela Fader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.255-269. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-015-0545-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and plant exploitation at Mentesh Tepe (Azerbaijan), 6th–3rd millennium BC initial results of the archaeobotanical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.19 - 30. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for early irrigation at Bat (Wadi Sharsah, northwestern Oman) before the advent of farming villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddargach Wassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150, pp.42-54. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la recherche archéobotanique en péninsule Arabique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes de l'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actualité des recherches archéologiques en Arabie, Hors-série n 2 "Actualités des recherches archéologiques en Arabie", pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesamum indicum L. (sesame) in 2nd century bc Pompeii, southwest Italy, and a review of early sesame finds in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.673-681. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-015-0521-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etudes, Rapports, 136-137, pp.875-879. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2012.7970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Sang-e Chakhmaq and the beginning of the Neolithic in north-east Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Roustaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (345), pp.573-595. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the soundings at Tepe Damghani, Sabzevar, Spring 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Paul Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahdati Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranica Antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XLIX, pp.111-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculturalists and pastoralists: Bronze Age economy of the Murghab alluvial fan, southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Spengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cerasetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Rouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.805-820. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-014-0448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'origine et de l'utilisation des ressources végétales en Oman médiéval : première étude archéobotanique à Qualhât</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes de l'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’arbre sans rival » : Palmiers dattiers et palmeraies au Moyen-Orient et en Égypte de la préhistoire à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le palmier dattier: Origine et culture en Égypte et au Moyen-Orient/ The Date Palm: Origin and Cultivation in the Middle East and in Egypt, 4, pp.1575. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.1575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioarchaeological investigation of three late Chalcolithic pits at Ovçular Tepesi (Nakhchivan, Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Eszter Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-archaeological studies at Konar Sandal, Halil Rud basin, southeastern Iran. Archaeology Special issue. Neolithic in the Near East. 18, 222-246.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Majidzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beginnings and early history of date palm garden cultivation in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2011.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a protohistoric net from Shahi Tump, Baluchistan (Pakistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Besenval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-011-0078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the historical biogeography of the date palm (Phoenix dactylifera L.) using geometric morphometry of modern and ancient seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tito de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (5), pp.929-941. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02649.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotton Cultivation and Textile Production in the Arabian Peninsula during Antiquity: The Evidence from Madâ'in Sâlih (Saudi Arabia) and Qal'at al-Bahrain (Bahrain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dal Prà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.405-417. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-011-0296-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical research at the medieval fortified site of Îgîlîz (Anti-Atlas, Morocco) with particular reference to the exploitation of the argan tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.419-433. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-011-0306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for eternity? The analysis of a date offering from a 3rd millennium BC grave at Hili N, Abu Dhabi (United Arab Emirates)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (9), pp.2012-2017. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2009.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faune et flore des niveaux profonds de Shahi-Tump (Balochistan, Pakistan) : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Besenval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et utilisations du palmier dattier au Moyen-Orient ancien. Données archéobotaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The golden leaves of Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (318), pp.925-936. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00097684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour l'identification des empreintes végétales dans la terre à bâtir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, VII, pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical study of Zagheh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mollah Salehi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanshenasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tehran University, Vol. 2, pp. 127-134. In Persian with English summary p.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts de la mer. Exploitation et évolution des mangroves en Arabie orientale du Néolithique à l'époque islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anciennes exploitations des mers et des cours d'eau en Asie du Sud-Ouest. Approches environnementales, 31 (1), pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparations alimentaires dans les cuisines de Ramsès II . Premiers résultats de l'étude carpologique du secteur D ‘'', Ramesseum, Louxor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memnonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XVI, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two wooden coffins from the Shakhoura Necropolis, Bahrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Fredslund Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Strehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ibrahim Salman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0471.2004.00248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perceptions et les représentations de l'espace à travers les analyses archéobotaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moutarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 167/168, pp.285-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations de l'espace à travers les analyses archéobotaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhon Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moutarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Cotton at Neolithic Mehrgarh, Pakistan: Analysis of Mineralized Fibres from a Copper Bead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme-F. Haquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (12), pp.1393-1401. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.2001.0779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02997043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell es-Sakan (Gaza) : nouvelles données sur les contacts égypto-cananéens aux Ive –IIIe millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Miroschedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faltings Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulez V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naggiar-Moliner L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (2), pp.75-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoenvironnement et économie végétale à Qal'at al-Bahrein aux périodes Dilmoun et Tylos. Recherches en archéobotaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.167-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop husbandry at Miri Qalat Makran, SW Pakistan (4000–2000 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (1-2), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02042836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02997034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gišmes. má‐gan‐na (Dalbergia sissoo Roxb.) at Tell Abraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T. Potts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the archaeobotanical investigations at Tell Abraq with special attention to chaff impressions in mud brick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (2), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.1995.6.2.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build and maintain a water-recycling flotation machine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desormeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg floating process at Chanhu Daro, Sindh - Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mongne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologue du futur. Bioarchéologie, cartographie et en méthodes de conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire longue des oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d’Histoire naturelle, Editions grand public du Muséum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déserts. Vivre en milieu extrême</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-117, 2024, 978-2-38279-031-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-86, 2022, Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invention de l’agriculture à la domestication du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d’Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.270-271, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout un monde dans les collections des muséums, et parfois disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d’Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.204-205, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Subsistence Economies at Iron Age Ulug-depe, South-eastern Turkmenistan: First Results from the Archaeobotanical and Archaeozoological Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Central Asia during the 1st Millennium BC From the Beginning of the Iron Age to the Hellenistic Period. Proceedings of the Workshop held at the 10th ICAANE in Vienna, April 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Austrian Academy of Sciences Press, pp.49-70, 2021, OREA, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/978OEAW84492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l’agriculture au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français du Proche-Orient. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couvert végétal du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français du Proche-Orient. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.7, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début de la culture des espèces fruitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français du Proche-Orient. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.29, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04010554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bioarchéologie en France : état des lieux, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5 p., 2020, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/e50q-wy87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Mission archéologique franco-tchadienne aux lacs d’Ounianga (Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guemona Djimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchago Bouimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Raymond; Florence Sylvestre; Dangbet Zakinet; Abderamane Moussa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tchad des lacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2019, 9782709927154. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.30571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence economy in Köhneh Pasgah Tepesi (Western Azerbaijan, Iran), during the Late Chalcolithic and Early Bronze Age based on the faunal and botanical remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer, Emmanuelle Vila, Marjan Mashkour, Michèle Casanova and Régis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age. Development of Urbanisation, Production and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie(s) (1), MOM Éditions, pp.75-87, 2019, 978-2-35668-063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a definition of the Kura-Araxes agropastoral systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.89-98, 2019, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.8016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the first season of excavations at Tepe Chalow: New GKC (BMAC) finds in the plain of Jajarm, NE Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Vahdati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Biscione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo La Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer, Emmanuelle Vila, Marjan Mashkour, Michèle Casanova and Régis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age. Development of Urbanisation, Production and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie(s) (1), MOM Éditions, pp.179-200, 2019, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.8086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mangroves d'Arabie, une exploitation plurimillénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mangrove - une forêt dans la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi, pp.156-157, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Date Palm: Origins and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Global Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-4, 2018, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51726-1_2175-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants of Aşıklı Höyük and changes through time: first archaeobotanical results from the 2010-14 excavation seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ösbaşaran M.; Duru G.; Stiner M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The early settlement at Aşıklı Höyük. Essays in Honor of Ufuk Esin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-218, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaeological site of Bat in its environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassel. Edddargach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bronze Age Towers at Bat, Sultanate of Oman : research by the Bat Archaeological Project, 2007-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices and palaeoenvironment of the Southern Caucasus during the Neolithic. A transect along the Kura River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinder Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Kura projects. New research on the Later Prehistory of the Southern Caucasus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a late PPNA hunter-cultivator village in Cyprus: new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne J.-D.; Briois F.; Tengberg M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New data on the beginnings of the Neolithic in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Séances en ligne, 9, pp.21-46, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short account of Kelek Asad Morad, a Pre-Pottery Neolithic site in Pol-e Dokhtar, Luristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eghbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Roustaei &amp; M. Mashkour (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithic of the Iranian Plateau. Recent Research and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Early Near Eastern Production, Subsistence, and Environment (SENEPSE series), Ex Oriente, Berlin, pp. 1-14, 2016, 978-3-944178-10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and plant economy at Qal’at al-Bahrain during the Dilmun and Tylos periods. First elements of archaeobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noura Al Sayeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologies of Green (Bahrain's National Pavilion at the Expo Milan 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bahrain Authority for Culture and Antiquities, pp.89-98, 2015, 978-99958-1-144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846429v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economia dell'ambiente e delle piante a Qal'at al-Bahrain durante le epoche di Dilmun e di Tylos. Primi elementi di archeobotanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noura Al Sayeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia del verde (Il padiglione del Bahrein al expo Milano 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bahrain Authority for Culture and Antiquities, pp.107-116, 2015, 978-99958-1-144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">بالايونفيرونمنتس والاقتصاد النباتي في قلعة البحرين خلال فترات دلمون وتيلوس. العناصر الأولى من أرتايوبوتاني</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noura Al Sayeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologies of Green (Bahrain's National Pavilion at the Expo Milan 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bahrain Authority for Culture and Antiquities, pp.125-134, 2015, 978-99958-1-144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse carpologique à Sharma : production et circulation des produits végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axelle Rougeulle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma : Un entrepôt de commerce médiéval sur la côte du Ḥaḍramawt (Yémen, ca 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Archaeopress, pp.417-423, 2015, British Foundation for the Study of Arabia Monographs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit-Growing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.181-200, 2012, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444360790.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation History and Wood Exploitation in Pakistani Baluchistan from the Neolithic to the Harappan Period: The evidence from charcoal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Weber, S. and Belcher, W. (ed) Indus Ethnobiology, new perspectives from the field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, pp.21-64, 2003, 0739106090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86256-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Auria A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue de l’exposition Je mange donc je suis, Musée de l’Homme, Paris, 2019-20. Muséum national d’Histoire naturelle, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.168-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique et Axes de recherche du DIM Matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baehrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Gibert. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2021, 978-2-271-13665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire des textiles au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Breniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Andersson-Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Nosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-Editions, 38 (1/2), 2012, Paléorient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Exploitation et utilisation des ressources végétales en Asie du Sud-Ouest préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (2), pp.7-8, 2018, Exploitation et utilisation des ressources végétales en Asie du Sud-Ouest préhistorique/Exploitation and use of plant resources in Prehistoric Southwest Asia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séances en ligne, 9, 251 p., 2017, Séances de la Société préhistorique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Palmier dattier : Origine et culture en Égypte et au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2013, 2014, Revue d’ethnoécologie, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.1216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the beginnings of the Neolithic in Cyprus, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Société préhistorique française, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoenvironnements et économie végétale en milieu aride – recherches archéobotaniques dans la région du Golfe arabo-persique et dans le Makran pakistanais (4e mill. av. notre ère – 1er mill. de notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier 2 (Sciences et Techniques), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02993813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId628"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tengberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhiddin Khudzhanazarov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Kempf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lhuillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brandst&#228;tt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Ergun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mosulishvili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Shapulatov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Farahani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinder Neef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929820v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Garazhian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#252;rcke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Samei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ashari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kroll" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010644v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Zahoor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davoudi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tengberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mylona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shidrang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233;s Andr&#233;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Daune-Le Brun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Brun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010606v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Akbari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Jamshidi Yeganeh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beyzaei Doust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Willcox" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010602v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Shidrang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shidrang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orange" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khoramli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010558v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026999v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/E50Q-WY87" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010557v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kroll" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996849v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Shirazi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douch&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994432v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408089v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010313v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010323v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mvimi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336203v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi Seno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009998v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Zarei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010015v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010191v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986106v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010090v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010122v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994806v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969740v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994790v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969729v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Azizi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994225v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994221v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994239v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994215v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041134v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041143v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994217v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996781v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138054v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;venin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969615v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddargach Wassel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994209v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358008v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994211v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996769v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269138v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pintaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ludena" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aberlenc-Bertossi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zehdi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993681v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996765v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993669v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Pintaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993664v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fili A." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Staevel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993671v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996757v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Souli&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard V." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993660v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993592v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993584v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993599v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996747v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouache &#201;ric" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993595v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993583v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993580v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Jean-Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02995017v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993582v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993572v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02995015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993570v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993568v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993564v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993560v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02995011v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993543v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993515v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993522v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993535v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993512v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02995010v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993452v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993464v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993458v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993448v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993437v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993428v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Toriashvili" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434461v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010637v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010635v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010595v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031337v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Kouka" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027672v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044000v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411318v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Ryan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00976-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046464v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22084/NB.2021.25051.2394" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941959v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weide" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Green" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hodgson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01161-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850084v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Luneau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kaniuth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103622" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01277-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388566v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Priestman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104512" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116394v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Par&#233;s" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00812-z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895052v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104277" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024574v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mohaseb" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abdolahi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969202v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jia.37690" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839063v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanaghi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiredoun Biglari" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Moradi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.032" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608053v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Balthazard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kousathanas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Newton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.045" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009969v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010104v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444674v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Jones" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Migliore" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balatti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fader" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-015-0545-8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890940v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.050" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357928v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.007" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306034v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002532v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-015-0521-3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986364v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7970" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002464v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Roustaei" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.26" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613993v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111850v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahdati Ali" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002537v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Spengler" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cerasetti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cattani" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Rouse" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0448-0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154697v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.1575" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044013v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000005" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004960v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour Marjan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Majidzadeh" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974074v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2011.11.022" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F578MNBF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002544v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-011-0078-8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQTJCD5D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974077v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tito de Morais" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02649.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1HV948C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306038v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dal Pr&#224;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0296-0" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXPKX5RN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002548v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ettahiri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0306-2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/171B18DB52458E87F24E75E9711B63D2E458C35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002486v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.05.017" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ5GN6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111879v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Desse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besenval" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002469v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Potts" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00097684" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/248652F7F603651BB02B764D60E05B942130F913/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200510v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320351v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollah Salehi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993984v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276545v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993947v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Fredslund Andersen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Strehle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ibrahim Salman" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2004.00248.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR83KPCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482573v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moutarde" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829589v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02997043v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-F. Haquet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0779" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-167WV04R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002524v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq M." TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faltings Dina" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulez V." TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naggiar-Moliner L." TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010194v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02997034v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02042836" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-732G2PBM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993912v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. Potts" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993936v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.1995.6.2.129" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577409v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desormeau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04653994v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05154027v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740867v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010659v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010661v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453541v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW84492" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010552v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010550v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010554v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02979199v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e50q-wy87" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357086v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guemona Djimet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchago Bouimon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/492/9782709927178" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.30571" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014100v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543626v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh A. Mohaseb" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8016" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026444v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Vahdati" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Biscione" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo La Farina" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8086" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010262v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002531v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51726-1_2175-2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454260v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014196v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368967v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desruelles" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassel. Edddargach" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950968v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877327v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moradi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eghbal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghassimi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846429v2" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846352v2" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846349v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969352v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemare" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993957v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444360790.ch10" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198096v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615859v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Auria A." TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01856424v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tenberg" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson-Strand" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Nosch" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010292v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986535v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100035v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.1216" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950965v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-02993813v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Kempf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lhuillier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brandst&#228;tt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Ergun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mosulishvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Shapulatov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Farahani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinder Neef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Garazhian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#252;rcke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Samei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ashari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kroll" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tengberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mylona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shidrang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Zahoor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233;s Andr&#233;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Daune-Le Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Brun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010583v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Akbari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Jamshidi Yeganeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beyzaei Doust" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Willcox" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Shidrang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shidrang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khoramli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/E50Q-WY87" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kroll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336199v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Shirazi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douch&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994432v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mongne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mvimi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010343v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi Seno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996829v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Zarei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010114v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010191v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994792v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994790v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994796v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994231v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994223v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Azizi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994221v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994236v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994239v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996786v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041143v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138054v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;venin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969615v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994212v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358011v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddargach Wassel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994209v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358008v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994211v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993683v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996769v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269138v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pintaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ludena" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aberlenc-Bertossi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zehdi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993664v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fili A." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Staevel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993669v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Pintaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996757v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993659v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Souli&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard V." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993660v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Eszter Kov&#225;cs" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993599v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996747v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouache &#201;ric" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996734v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993580v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Jean-Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02995017v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993582v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993572v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02995015v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993570v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993568v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993564v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993560v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02995011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993543v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993540v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993552v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993522v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993512v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02995010v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993452v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993464v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993458v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993445v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993437v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523662v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563335v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tengberg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386149v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhiddin Khudzhanazarov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969537v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969576v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969586v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Toriashvili" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434461v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010637v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010635v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010595v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031337v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Kouka" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027672v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044000v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411318v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Ryan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00976-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046464v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22084/NB.2021.25051.2394" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941959v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weide" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Green" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hodgson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01161-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850084v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Luneau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kaniuth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103622" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01277-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388566v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Priestman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104512" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116394v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Par&#233;s" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00812-z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895052v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104277" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024574v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mohaseb" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abdolahi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969202v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jia.37690" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839063v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanaghi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiredoun Biglari" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Moradi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.032" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608053v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Balthazard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kousathanas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Newton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.045" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009969v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010104v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444674v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Jones" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Migliore" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balatti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fader" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-015-0545-8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890940v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.02.050" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357928v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.007" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306034v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002532v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-015-0521-3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986364v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7970" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002464v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Roustaei" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.26" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111850v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahdati Ali" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002537v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Spengler" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cerasetti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cattani" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Rouse" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0448-0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613993v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154697v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.1575" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044013v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000005" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004960v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour Marjan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Majidzadeh" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974074v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2011.11.022" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F578MNBF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002544v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-011-0078-8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQTJCD5D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974077v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tito de Morais" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02649.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1HV948C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306038v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dal Pr&#224;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0296-0" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXPKX5RN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002548v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ettahiri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0306-2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/171B18DB52458E87F24E75E9711B63D2E458C35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002486v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.05.017" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ5GN6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111879v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Desse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besenval" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002469v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Potts" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Francfort" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00097684" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/248652F7F603651BB02B764D60E05B942130F913/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200510v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320351v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollah Salehi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993984v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276545v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993947v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Fredslund Andersen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Strehle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ibrahim Salman" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2004.00248.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR83KPCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482573v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moutarde" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829589v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02997043v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-F. Haquet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0779" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-167WV04R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002524v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq M." TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faltings Dina" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulez V." TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naggiar-Moliner L." TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010194v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02997034v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02042836" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-732G2PBM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993912v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. Potts" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993936v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.1995.6.2.129" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577409v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desormeau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04653994v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05154027v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740867v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010659v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010661v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453541v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW84492" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010552v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010550v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04010554v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02979199v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e50q-wy87" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357086v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guemona Djimet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchago Bouimon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/492/9782709927178" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.30571" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014100v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543626v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh A. Mohaseb" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8016" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026444v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Vahdati" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Biscione" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo La Farina" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8086" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010262v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002531v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51726-1_2175-2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454260v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368967v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desruelles" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassel. Edddargach" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014196v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950968v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877327v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moradi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eghbal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghassimi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846429v2" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846352v2" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846349v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969352v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillemare" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993957v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444360790.ch10" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198096v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615859v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Auria A." TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01856424v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tenberg" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson-Strand" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Nosch" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010292v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986535v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100035v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.1216" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950965v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-02993813v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>