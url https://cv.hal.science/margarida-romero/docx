--- v0 (2026-03-09)
+++ v1 (2026-04-19)
@@ -250,51 +250,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -362,300 +362,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de l’intelligence artificielle dans les établissements d’enseignement. Quelle perception des directions ?</w:t>
+                <w:t xml:space="preserve">Study of divergent thinking and task performance in children with ADHD through a modular robotic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Normand Roy</w:t>
+                <w:t xml:space="preserve">Olga Kuzmina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et société </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1122020ar⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Learning Difficulties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19404158.2025.2567849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427276v1</w:t>
+                <w:t xml:space="preserve">hal-05360820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of divergent thinking and task performance in children with ADHD through a modular robotic task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Consumption to Co-Creation: A Systematic Review of Six Levels of AI-Enhanced Creative Engagement in Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Learning Difficulties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19404158.2025.2567849⟩</w:t>
+              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mti9100110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360820v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Consumption to Co-Creation: A Systematic Review of Six Levels of AI-Enhanced Creative Engagement in Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’émergence de l’intelligence artificielle dans les établissements d’enseignement. Quelle perception des directions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (10), pp.110. </w:t>
+              <w:t xml:space="preserve">Enjeux et société </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.25-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mti9100110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1122020ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325087v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playful Modular Robotics Among Children in Kyiv Under Condition of War and Ukrainian Refugees</w:t>
               </w:r>
@@ -921,222 +921,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creativity in real-world problem solving in project-based learning in higher education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Isaac</w:t>
+                <w:t xml:space="preserve">L’activité de conception comme démarche créative pour la formation des enseignants à l’intégration du numérique dans l’activité d’enseignement-apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syvie Barma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale du CRIRES : innover dans la tradition de Vygotsky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (3), pp.86-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51657/ric.v6i2.51585⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.46-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51657/ric.v6i2.51582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070312v1</w:t>
+                <w:t xml:space="preserve">hal-04109536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité de conception comme démarche créative pour la formation des enseignants à l’intégration du numérique dans l’activité d’enseignement-apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Duret</w:t>
+                <w:t xml:space="preserve">Co-creativity in real-world problem solving in project-based learning in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syvie Barma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale du CRIRES : innover dans la tradition de Vygotsky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (3), pp.46-65. </w:t>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.86-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51657/ric.v6i2.51582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51657/ric.v6i2.51585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109536v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une échelle de co-créativité en contexte d'apprentissage collaboratif en pédagogie universitaire</w:t>
               </w:r>
@@ -1635,974 +1635,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LINE - Mnémosyne : Des neurosciences computationnelles aux sciences de l’éducation computationnelles pour la modélisation du cerveau de l’apprenant et du contexte de l’activité d’apprentissage</w:t>
+                <w:t xml:space="preserve">Poursuivre le programme ou assurer l’engagement? Analyse des critères de continuité pédagogique et des transformations pédagogiques et en contexte de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Viéville</w:t>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Giraudon</w:t>
+                <w:t xml:space="preserve">Anne Chiardola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541099v1</w:t>
+                <w:t xml:space="preserve">hal-03123564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résoudre des problèmes d’interdépendance par la robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Komis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a Master of Sciences on EdTech becomes an International Community</w:t>
+                <w:t xml:space="preserve">LINE - Mnémosyne : Des neurosciences computationnelles aux sciences de l’éducation computationnelles pour la modélisation du cerveau de l’apprenant et du contexte de l’activité d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Giraudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418510v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’activités technocréatives pour le développement d’une pédagogie créative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When a Master of Sciences on EdTech becomes an International Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Clair Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Heiser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Faller</w:t>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/fp.2020.547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03807235v1</w:t>
+                <w:t xml:space="preserve">hal-02418510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuivre le programme ou assurer l’engagement? Analyse des critères de continuité pédagogique et des transformations pédagogiques et en contexte de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chiardola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/fp.2020.692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poursuivre le programme ou assurer l’engagement? Analyse des critères de continuité pédagogique et des transformations pédagogiques et en contexte de pandémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d’activités technocréatives pour le développement d’une pédagogie créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy De Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Faller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 28 (2), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/fp.2020.692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03123564v1</w:t>
+                <w:t xml:space="preserve">hal-03807235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les apprentissages à partir des traces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Banus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Blandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26</w:t>
+              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903321v1</w:t>
+                <w:t xml:space="preserve">hal-02145478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu du robot : analyse d’une activité d’informatique débranchée sous la perspective de la cognition incarnée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26220/rev.3089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser les apprentissages à partir des traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145478v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational thinking development and assessment through tabletop escape games</w:t>
               </w:r>
@@ -2614,51 +2614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Serious Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2705,51 +2705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer un rapport critique et techno-créatif au territoire par la création de maquettes de villes à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chiardola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.123-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2768,4341 +2768,4687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que disent les sciences de l’éducation à propos de l’apprentissage du code ?</w:t>
+                <w:t xml:space="preserve">Assessment of Co‑Creativity in the Process of Game Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Noirpoudre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvester Arnab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy De Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fitri Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacey-Lynn Minoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of eLearning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34190/jel.17.3.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969400v1</w:t>
+                <w:t xml:space="preserve">hal-05581107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Mechanics and Game Mechanics Under the Perspective of Self-Determination Theory to Foster Motivation in Digital Game Based Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que disent les sciences de l’éducation à propos de l’apprentissage du code ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvester Arnab</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Noirpoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation and Gaming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1046878116674399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01790762v1</w:t>
+                <w:t xml:space="preserve">hal-01969400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions and Instructional Strategies of Pre-Service Teachers towards Digital Game based Learning Integration in the Primary Education Curriculum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Mechanics and Game Mechanics Under the Perspective of Self-Determination Theory to Foster Motivation in Digital Game Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Proulx</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvester Arnab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Digital Literacy and Digital Competence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation and Gaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.81 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1046878116674399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957007v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’apprentissage procédural de la programmation à l’intégration interdisciplinaire de la programmation créative</w:t>
+                <w:t xml:space="preserve">The Move is On! From the Passive Multimedia Learner to the Engaged Co-creator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michael Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (1), pp.87-89</w:t>
+              <w:t xml:space="preserve">eLearn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (3), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957009v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Move is On! From the Passive Multimedia Learner to the Engaged Co-creator</w:t>
+                <w:t xml:space="preserve">Conceptions and Instructional Strategies of Pre-Service Teachers towards Digital Game based Learning Integration in the Primary Education Curriculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Michael Power</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Proulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLearn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (3), pp.1</w:t>
+              <w:t xml:space="preserve">International Journal of Digital Literacy and Digital Competence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957008v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Pre-Service Teachers to Integrate Serious Games in the Primary Education Curriculum</w:t>
+                <w:t xml:space="preserve">De l’apprentissage procédural de la programmation à l’intégration interdisciplinaire de la programmation créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Barma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (1)</w:t>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957010v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychronicity: review of the literature and a new configuration for the study of this hidden dimension of online learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching Pre-Service Teachers to Integrate Serious Games in the Primary Education Curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Barberà</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distance Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (3), pp.294-310</w:t>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957011v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Human Capital development with Serious Games: An analysis of three experiences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construcción colaborativa de conocimiento en las redes de comunicación asíncrona y escrita (RCAE): una revisión de los instrumentos analíticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Ott</w:t>
+                <w:t xml:space="preserve">Antoni Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Popescu</w:t>
+                <w:t xml:space="preserve">Lorena Becerril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireia Usart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30, pp.715-720</w:t>
+              <w:t xml:space="preserve">Cultura y Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (4), pp.455-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957221v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and collaborative Performance and Level of Certainty in MetaVals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Supporting Human Capital development with Serious Games: An analysis of three experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Earp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Usart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (1)</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.715-720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957219v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construcción colaborativa de conocimiento en las redes de comunicación asíncrona y escrita (RCAE): una revisión de los instrumentos analíticos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorena Becerril</w:t>
+                <w:t xml:space="preserve">Polychronicity: review of the literature and a new configuration for the study of this hidden dimension of online learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Capdeferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barberà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultura y Educación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (4), pp.455-474</w:t>
+              <w:t xml:space="preserve">Distance Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (3), pp.294-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958127v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Knowledge Convergence Process in the Collaborative Game MetaVals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariadna Padrós</w:t>
+                <w:t xml:space="preserve">Individual and collaborative Performance and Level of Certainty in MetaVals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Usart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireia Usart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15, pp.193-202</w:t>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958157v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of e-learners’ time and learning performance beyond quantitative time-on-task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the Knowledge Convergence Process in the Collaborative Game MetaVals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Padrós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Barberà</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Usart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Review of Research in Open and Distributed Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (5), pp.125</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.193-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958142v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCI Education to Support Collaborative e-Learning Systems Design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality of e-learners’ time and learning performance beyond quantitative time-on-task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barberà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLearn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010 (9), pp.1</w:t>
+              <w:t xml:space="preserve">The International Review of Research in Open and Distributed Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (5), pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958131v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HCI Education to Support Collaborative e-Learning Systems Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Lambropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fintan Culwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLearn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (9), pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estrategias de gestión temporal en las actividades colaborativas mediadas por ordenador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Monereo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoría de la Educación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (3), pp.149-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together Toward Equity, Peace, and Sustainability in Times of Crisis. Opening of the ISCAR Southern Europe and West Asia Conference.</w:t>
+                <w:t xml:space="preserve">Étude comparative entre réfugiés ukrainiens et apprenants en situation de guerre sur la créativité dans des tâches de robotique pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enric Vidal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAR 2025 Southern Europe and West Asia conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Internacional de Catalunya, Nov 2025, Sant Cugat del Valles, Spain</w:t>
+              <w:t xml:space="preserve">EIAH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STICEF, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361800v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative entre réfugiés ukrainiens et apprenants en situation de guerre sur la créativité dans des tâches de robotique pédagogique</w:t>
+                <w:t xml:space="preserve">Together Toward Equity, Peace, and Sustainability in Times of Crisis. Opening of the ISCAR Southern Europe and West Asia Conference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oksana Strutynska</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STICEF, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">ISCAR 2025 Southern Europe and West Asia conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Internacional de Catalunya, Nov 2025, Sant Cugat del Valles, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104330v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to prepare educators to creatively use AI and Its Applications?</w:t>
+                <w:t xml:space="preserve">Lifelong learning challenges in the era of artificial intelligence: a computational thinking perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Research Workshop "Creativity and artificial intelligence in education"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IRMBAM 2024 - 13th International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ipag, Jul 2024, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750917v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et leadership pédagogique : quels impacts sur le quotidien des directions d'établissements d'enseignement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to prepare educators to creatively use AI and Its Applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hybrid Research Workshop "Creativity and artificial intelligence in education"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21998.22085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506779v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of divergent thinking through game based robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saint-Clair Lefèvre</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle et leadership pédagogique : quels impacts sur le quotidien des directions d'établissements d'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc André Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connect2Create 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Creativity &amp; Innovation, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, May 2024, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763560v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifelong learning challenges in the era of artificial intelligence: a computational thinking perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of divergent thinking through game based robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Clair Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMBAM 2024 - 13th International Research Meeting in Business and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ipag, Jul 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Connect2Create 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Creativity &amp; Innovation, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593512v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter l'apprentissage humain dans des problèmes ouverts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Palaude</w:t>
+                <w:t xml:space="preserve">Critical thinking, creativity, and agency for the development of regenerative cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margarida Romero</w:t>
+                <w:t xml:space="preserve">Marc André Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dataquitaine 2023 - IA, Recherche Opérationnelle &amp; Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge Business School Bordeaux, Mar 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IRMBAM 2023 - 12th International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ipag, Jul 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028721v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Creative Engagement in AI Tools in Education Based on the #PPai6 Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Panos Kostakos</w:t>
+                <w:t xml:space="preserve">Evaluating Playful Creative Problem Solving in Kyiv and Ukrainian Refugees in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIS4TEL 2023 - International Conference in Methodologies and intelligent Systems for Techhnology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Guimaraes, Portugal. pp.48 - 58, </w:t>
+              <w:t xml:space="preserve">ECGBL 2023 - 17th European Conference on Games Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Twente, Oct 2023, Enschede, Netherlands. pp.658-665, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42134-1_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34190/ecgbl.17.1.1342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593531v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Playful Creative Problem Solving in Kyiv and Ukrainian Refugees in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oksana Strutynska</w:t>
+                <w:t xml:space="preserve">Analysis of Creative Engagement in AI Tools in Education Based on the #PPai6 Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Puspita Septiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Kostakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECGBL 2023 - 17th European Conference on Games Based Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34190/ecgbl.17.1.1342⟩</w:t>
+              <w:t xml:space="preserve">MIS4TEL 2023 - International Conference in Methodologies and intelligent Systems for Techhnology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Guimaraes, Portugal. pp.48 - 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42134-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601359v1</w:t>
+                <w:t xml:space="preserve">hal-04593531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Досвід оцінювання умінь креативного вирішення проблем з використанням модульної робототехніки</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oksana Strutynska</w:t>
+                <w:t xml:space="preserve">Représenter l'apprentissage humain dans des problèmes ouverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Palaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and practice of using information technologies in the context of digital transformation of education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dragomanov Ukrainian State University, Jun 2023, Kyiv, Ukraine. pp.152-156</w:t>
+              <w:t xml:space="preserve">Dataquitaine 2023 - IA, Recherche Opérationnelle &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge Business School Bordeaux, Mar 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601383v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical thinking, creativity, and agency for the development of regenerative cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Divergent Thinking in a Social and Modular Robotics Task: An Edit Distance Approach at the Configuration Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMBAM 2023 - 12th International Research Meeting in Business and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LCT 2023 -10th International Conference Learning and Collaboration Technologies - Held as Part of the 25th HCI International Conference, HCII 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Copenhague, Denmark. pp.336-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34550-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593519v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la formation à l'IA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Досвід оцінювання умінь креативного вирішення проблем з використанням модульної робототехніки</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Strutynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux éducatifs à l'ère de l'intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Institut EuropIA; Maison de l'Intelligence Artificielle, Jan 2022, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Theory and practice of using information technologies in the context of digital transformation of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dragomanov Ukrainian State University, Jun 2023, Kyiv, Ukraine. pp.152-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539748v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing Problem Solving in Computational Thinking : an Ontology approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux de la formation à l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Viéville</w:t>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICDL 2021 – International Conference on Development and Learning 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t>
+              <w:t xml:space="preserve">Enjeux éducatifs à l'ère de l'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Institut EuropIA; Maison de l'Intelligence Artificielle, Jan 2022, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324136v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des activités sur l’IA dans des « nouveaux lieux d'apprentissages » ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du modèle de tâche au corpus de données pour l'analyse de la résolution créative de problème en contexte médiatisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duncan Lohner</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Köhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRUNE II 2021 : Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation (en ligne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240913v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir les apprentissages fondamentaux en mathématiques par des activités de robotique pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du modèle de tâche au corpus de données pour l'analyse de la résolution créative de problème en contexte médiatisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des activités sur l’IA dans des « nouveaux lieux d'apprentissages » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Köhler</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Lohner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.11-19</w:t>
+              <w:t xml:space="preserve">PRUNE II 2021 : Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation (en ligne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293060v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transformation des pratiques enseignantes à l’Université Côte d’Azur par le biais d’une approche centrée sur la professionnalisation des enseignant.e.s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formalizing Problem Solving in Computational Thinking : an Ontology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Iannis Aliferis</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2020 - 31e Congrès de l’Association Internationale de Pédagogie Universitaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICDL 2021 – International Conference on Development and Learning 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552836v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉMOTIONS COMME VECTEUR D’APPRENTISSAGE CHEZ L’ENFANT ET L’ADULTE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner la transformation des pratiques enseignantes à l’Université Côte d’Azur par le biais d’une approche centrée sur la professionnalisation des enseignant.e.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Terrien</w:t>
+                <w:t xml:space="preserve">Natalia Timus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Karray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margarida Romero</w:t>
+                <w:t xml:space="preserve">Sophie Raisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iannis Aliferis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie par le jeu : émotions et processus apprentissage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIPU 2020 - 31e Congrès de l’Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.12626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964230v1</w:t>
+                <w:t xml:space="preserve">hal-02552836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ÉMOTIONS COMME VECTEUR D’APPRENTISSAGE CHEZ L’ENFANT ET L’ADULTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH Wokshop 2019 - Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Pédagogie par le jeu : émotions et processus apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association nationale recherche technologie (ANRT), Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145480v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus on sera de fous, plus on sera co-créatifs ? Evaluation de la co-créativité selon le nombre de membres d’apprenants en contexte d’apprentissage collaboratif.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage de la pensée informatique : de la formation des enseignant·e·s à la formation de tou·te·s les citoyen·ne·s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Banus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Blandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ADMEE Europe « Entre normalisation, contrôle et développement formatif. Évaluations sources de synergies? »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.336-339</w:t>
+              <w:t xml:space="preserve">EIAH Wokshop 2019 - Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548531v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créativité et Numérique à l'école et en formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Besançon</w:t>
+                <w:t xml:space="preserve">Plus on sera de fous, plus on sera co-créatifs ? Evaluation de la co-créativité selon le nombre de membres d’apprenants en contexte d’apprentissage collaboratif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Créativité &amp; Numérique à l'école et en formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE LNF (Lille Nord-de-France), Feb 2018, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque international ADMEE Europe « Entre normalisation, contrôle et développement formatif. Évaluations sources de synergies? »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.336-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863378v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative d’une activité d’apprentissage de la programmation en mode branché et débranché</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robots de sol et robots humanoïdes à l'école primaire (descriptif d’atelier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Komis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Depover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cindy De Smet</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educode - Conférence internationale sur l'enseignement au numérique et par le numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861732v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creativity assessment in the process of game creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy De Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvester Arnab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Fitri Suraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Abdelouma,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Game Based Learning, ECGBL 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant créatif à l’université : Quelles modalités ? Quels enjeux ? Quelles légitimités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; MSH Paris Nord, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01823990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire sur l’intégration des jeux dans l’apprentissage des élèves par les enseignants novices du secondaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy De Smet</w:t>
+                <w:t xml:space="preserve">Créativité et Numérique à l'école et en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LUDOVIA#15 : Innovations et Institutions autour du numérique éducatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">Créativité &amp; Numérique à l'école et en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE LNF (Lille Nord-de-France), Feb 2018, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362142v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le TPACK rencontre la créativité. When TPACK meets creativity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse comparative d’une activité d’apprentissage de la programmation en mode branché et débranché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflot-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy De Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Apprentissage et Education" Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Educode - Conférence internationale sur l'enseignement au numérique et par le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362158v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots de sol et robots humanoïdes à l'école primaire (descriptif d’atelier)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Depover</w:t>
+                <w:t xml:space="preserve">Étude exploratoire sur l’intégration des jeux dans l’apprentissage des élèves par les enseignants novices du secondaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy De Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">LUDOVIA#15 : Innovations et Institutions autour du numérique éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753388v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’innovation éducative aux usages créatifs des TIC: présentation du Laboratoire d’Innovation et Numérique pour l’Éducation (LINE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le TPACK rencontre la créativité. When TPACK meets creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy De Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">"Apprentissage et Education" Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362218v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel de discussion &amp;quot;Jeux et apprentissages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’innovation éducative aux usages créatifs des TIC: présentation du Laboratoire d’Innovation et Numérique pour l’Éducation (LINE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Calistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRTA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke; Université de Laval; TELUQ; Université de Montréal; UQAM, Oct 2016, Québec (Canada), Université Laval, Canada</w:t>
+              <w:t xml:space="preserve">Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862075v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Forme scolaire et créativité : l’enseignant face aux usages créatifs du numérique, du nano au macro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy De Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Banus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educatec Educatice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ligue de l’enseignement; Ministère de l'éducation, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel de discussion &amp;quot;Jeux et apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRTA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke; Université de Laval; TELUQ; Université de Montréal; UQAM, Oct 2016, Québec (Canada), Université Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serious Games in Formal Education: Discussing Some Critical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvester Arnab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Earp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 5th European Conference on Game-Based Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Athens, Greece. pp.486-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7112,91 +7458,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactic of visual arts: Exploration of creative processes with and without AI assistance in artistic projects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseba K Cejudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Berroya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7211,293 +7557,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity and artificial intelligence in education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the learning behavior of an agent in a problem-solving experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the NeuroMod Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Results of the Pilot Study: Will AI Teachers Replace Human Educators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengcheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International AI Conference "SophI.A Summit"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sophia Antipolis, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Playful Creative Problem Solving in Kyiv and Ukrainian Refugees in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7513,73 +7859,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid research symposium within the CreaComp research programme “Co-creative problem-solving and technology enhanced learning from a sociocultural perspective”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nice, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards computational learning science: modeling creative problem solving in child-robot interaction through behavioral learning analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7595,733 +7941,733 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISLS 2023 - Annual Meeting of the International Society of the Learning Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Scope of Practicing Basic Science Process Skills in the Creative Problem-Solving Experiences through Modular Cube Robotics Technologies in Students across Various Educational Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehedi Hasan Anik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid research symposium within the CreaComp research programme “Co-creative problem-solving and technology enhanced learning from a sociocultural perspective”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nice, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cognitive processes in creative problem solving: a computational approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage par renforcement sur des connaissances symboliques structurées : modéliser la résolution créative de problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th annual meeting of the Society for the Neuroscience of Creativity (SfNC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual, United States</w:t>
+              <w:t xml:space="preserve">CJC-SCo 2022 - Colloque des jeunes chercheur·se·s en sciences cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659409v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement sur des connaissances symboliques structurées : modéliser la résolution créative de problèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">The role of cognitive processes in creative problem solving: a computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Palaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CJC-SCo 2022 - Colloque des jeunes chercheur·se·s en sciences cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t>
+              <w:t xml:space="preserve">7th annual meeting of the Society for the Neuroscience of Creativity (SfNC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678767v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From computational neuroscience to computational learning science: modeling the brain of the learner and the context of the learning activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SophIA-summit 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis / Virtual, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux dans la création d'une communauté d'enseignants engagés dans l'apprentissage de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Corieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 8 - DidaSTIC - Colloques francophones de didactique de l’informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's STEAM : un projet Erasmus+ pour l'apprentissage techno-créatif de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nedjar-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Rafalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontre scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aix en Provence, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8331,911 +8677,911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Urmeneta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland, 2024, Palgrave Studies in Creativity and Culture, 978-3-031-55272-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre à l'ère de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canopé, Livre blanc, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 10th edition of the International Conference on Games and Learning Alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannicke Baalsrud Hauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Dondio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 13134, 2021, Lecture Notes in Computer Science, 978-3-030-92182-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et numérique, Défis et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137, 2020, Livre Blanc Inria N° 04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre en jouant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Retz, 2020, 978-2-7256-3955-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the ANR ​#CreaMaker​ workshop: co-creativity, robotics and maker education.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">ANR #CreaMaker workshop : Co-creativity, robotics and maker education Proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy De Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbemba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362121v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR #CreaMaker workshop : Co-creativity, robotics and maker education Proceedings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Proceedings of the ANR ​#CreaMaker​ workshop: co-creativity, robotics and maker education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy De Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbemba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093488v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game-Based Learning Across the Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Sawchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Blat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sayago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ouellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9245,2543 +9591,2543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Teachers' Contextual Knowledge and TPACK in a Pedagogical Change Laboratory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux citoyens de la formation à l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Technological Pedagogical Content Knowledge (TPACK) for Educators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et citoyenneté à l'école québécoise: Regards croisés sur les fondements et les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.129-146, 2025, 9782766305568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414673v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux citoyens de la formation à l'intelligence artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing Teachers' Contextual Knowledge and TPACK in a Pedagogical Change Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et citoyenneté à l'école québécoise: Regards croisés sur les fondements et les pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Technological Pedagogical Content Knowledge (TPACK) for Educators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Routledge; Routledge, pp.61-96, 2025, 9781032635194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781032635194-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123657v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizenship, Censorship, and Democracy in the Age of Artificial Intelligence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generative Artificial Intelligence in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Kostakos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alex Urmeneta; Margarida Romero. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.57-71, 2024, Palgrave Studies in Creativity and Culture, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_5⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.129-143, 2024, Palgrave Studies in Creativity and Culture, 978-3-031-55271-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593573v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creative Application of AI in Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Urmeneta</w:t>
+                <w:t xml:space="preserve">Citizenship, Censorship, and Democracy in the Age of Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Matusevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Strutynska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creative Application of Artificial Intelligence in Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_1⟩</w:t>
+              <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.57-71, 2024, Palgrave Studies in Creativity and Culture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593569v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifesto in Defence of Human-Centred Education in the Age of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creative Application of AI in Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Urmeneta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alex Urmeneta, Margarida Romero. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_12⟩</w:t>
+              <w:t xml:space="preserve">Creative Application of Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.3 - 16, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593582v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Initiatives and Regional Ecosystems for Supporting Artificial Intelligence Acculturation</w:t>
+                <w:t xml:space="preserve">Manifesto in Defence of Human-Centred Education in the Age of Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frosig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda M L Taylor-Beswick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jari Laru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastienne Bernasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-88, 2024, Palgrave Studies in Creativity and Culture, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_6⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.157 - 178, 2024, Palgrave Studies in Creativity and Culture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593574v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ Perspective on the Use of Artificial Intelligence in Education</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International Initiatives and Regional Ecosystems for Supporting Artificial Intelligence Acculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Camponovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tressols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Urmeneta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.101-113, 2024, Palgrave Studies in Creativity and Culture, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_8⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-88, 2024, Palgrave Studies in Creativity and Culture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593575v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Acculturation in the Era of Artificial Intelligence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonfils</w:t>
+                <w:t xml:space="preserve">Students’ Perspective on the Use of Artificial Intelligence in Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caucheteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianne-Blue Hodgkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Batifol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.45-56, 2024, Palgrave Studies in Creativity and Culture, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_4⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.101-113, 2024, Palgrave Studies in Creativity and Culture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593571v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affordances for AI-Enhanced Digital Game-Based Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Acculturation in the Era of Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvester Arnab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.117 - 128, 2024, Palgrave Studies in Creativity and Culture, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_9⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.45-56, 2024, Palgrave Studies in Creativity and Culture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593577v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencias de inteligencia artificial generativa y programación para la educación en la región de los Valles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affordances for AI-Enhanced Digital Game-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Lameras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvester Arnab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnologías para el aprendizaje en la región Valles, Jalisco. Vicisitudes de la brecha digital y la educación rural.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52501/cc.231.07⟩</w:t>
+              <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.117 - 128, 2024, Palgrave Studies in Creativity and Culture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160135v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Artificial Intelligence in Higher Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiencias de inteligencia artificial generativa y programación para la educación en la región de los Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Emmanuel Pech Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55272-4_10⟩</w:t>
+              <w:t xml:space="preserve">Tecnologías para el aprendizaje en la región Valles, Jalisco. Vicisitudes de la brecha digital y la educación rural.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177 - 205, 2024, 978-607-9104-81-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52501/cc.231.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593580v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metacognition and self-regulated learning in manipulative robotic problem-solving task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kalmpourtzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor &amp; Francis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metacognition and Education: Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9781003150602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un MOOC pour initier a l'IA : « Intelligence Artificielle avec Intelligence »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Palaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canopé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre à l’ère de l’intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.96, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif 5J5IA, un exemple de régulation critique de l’IA en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canopé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENSEIGNER ET APPRENDRE A L'ERE DE L'IA Acculturation, intégration et usages créatifs de l'IA en éducation LIVRE BLANC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’activités d’apprentissage médiatisées en robotique pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Alberto; J.Thievenaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Editions Raison et Passions, 2022, 978-2917645932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El uso de juegos serios para el aprendizaje global y la educación inteligente en museos tecno-creativos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeneth Patiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultura participativa en museos tecno-creativos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arquetonica, pp.99-124, 2020, 978-607-98587-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game Mechanics Supporting a Learning and Playful Experience in Educational Escape Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Perspectives on Gameful and Playful Teaching and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.143-162, 2020, 9781799820154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-7998-2015-4.ch007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computers in Secondary Schools: Educational Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arthur Tatnall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-4, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-60013-0_31-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond digital literacy to develop computational thinking in K-12 education,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Bp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Daniela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Pedagogy of Digital Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor&amp;Francis (Routledge), 2019, 9780367333799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinarité et usages co-créatifs du numérique en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Belhassein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interdisciplinarité à l’école. Succès, résistance, diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.257-277, 2019, 978-2-88930-288-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Cognitive Flexibility in Older Adults Through Playing with Robotic Cubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Aspects of IT for the Aged Population. Social Media, Games and Assistive Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.545-553, 2019, 978-3-030-22015-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22015-0_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scenario-Based Approach for Designing Educational Robotics Activities for Co-creative Problem Solving</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apprentissage de la programmation créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Misirli</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Robotics in the Makers Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.158-169, 2017</w:t>
+              <w:t xml:space="preserve">Usages créatifs du numérique pour l'apprentissage au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaire du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-105, 2017, 978-2-7605-4849-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957004v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage de la programmation créative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Scenario-Based Approach for Designing Educational Robotics Activities for Co-creative Problem Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Komis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lepage</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Misirli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages créatifs du numérique pour l'apprentissage au XXIe siècle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.97-105, 2017, 978-2-7605-4849-7</w:t>
+              <w:t xml:space="preserve">Educational Robotics in the Makers Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.158-169, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400123v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Requirements for Educational Robotics Activities for Sustaining Collaborative Problem Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Kamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Komis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Mirsili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Robotics in the Makers Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-228, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Feeling of Knowledge Explicitness in the Learners’ Participation and Performance in a Collaborative Game Based Learning Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Usart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Almirall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science (including subseries Lecture Notes in Artificial Intelligence and Lecture Notes in Bioinformatics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-35, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11791,699 +12137,800 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching in the Digital Age: Will AI Teachers Replace Human Educators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21998.22085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du #GTnum LINE #Scol_IA (07/04/21) : L’intelligence artificielle en éducation, formation/acculturation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hauts de Otesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le numérique va révolutionner l'éducation … vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Viéville</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Giraudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089962v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique va révolutionner l'éducation … vraiment ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les hauts de Otesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Giraudon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895694v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Штучний інтелект: виклики і проблеми для громадянського суспільства</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tetiana Matusevych</w:t>
+                <w:t xml:space="preserve">Enseignement des LLM au lycée : une proposition exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyuan Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606107v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart EdTech, a global community of practice for the sociocritical development of artificial intelligence in education</w:t>
+                <w:t xml:space="preserve">Штучний інтелект: виклики і проблеми для громадянського суспільства</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dea Puspita Septiani</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Matusevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606079v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smart EdTech, a global community of practice for the sociocritical development of artificial intelligence in education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Strutynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengcheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Puspita Septiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">5 jours, 5 activités SCOL_IA d'introduction aux compétences numériques en lien avec l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chiardola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12493,253 +12940,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Cognitive Processes in Creative Problem Solving: A Computational Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Palaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9555, Inria &amp; Labri, Université de Bordeaux. 2024, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Creative Problem-Solving Tasks from a Computational and Neuroeducational Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Palaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9556, Inria &amp; Labri, Univ. Bordeaux. 2024, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress Report on Research Stay and Activities at Université Côte d'Azur “Creative Problem Solving with educational robots”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Strutynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12748,1361 +13195,1361 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à l’intelligence artificielle : Quelles compétences acquérir par les élèves ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heiser</w:t>
+                <w:t xml:space="preserve">Évaluation de la transformation pédagogique soutenant le développement des compétences en éducation supérieure. Rapport de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Prokofieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Côte d'Azur. 2023, pp.13</w:t>
+              <w:t xml:space="preserve">Université Côte d'Azur, Nice, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114236v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la transformation pédagogique soutenant le développement des compétences en éducation supérieure. Rapport de recherche.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Prokofieva</w:t>
+                <w:t xml:space="preserve">Education à l’intelligence artificielle : Quelles compétences acquérir par les élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Côte d'Azur, Nice, France. 2023</w:t>
+              <w:t xml:space="preserve">Université Côte d'Azur. 2023, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008361v2</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données du Groupe thématique numérique Scol_IA Renouvellement des pratiques numériques et usages créatifs du numérique et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur. 2023, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of learning analytics in educational modular robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prima Chakma</w:t>
+                <w:t xml:space="preserve">Analyse des activités technocréatives au collège en contexte d’éducation FabLab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] UCA - INSPE Académie de Nice. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Prokofieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Clair Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université cote d'azur. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03733571v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des activités technocréatives au collège en contexte d’éducation FabLab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heiser</w:t>
+                <w:t xml:space="preserve">Exploration of learning analytics in educational modular robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prima Chakma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Université cote d'azur. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] UCA - INSPE Académie de Nice. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03533826v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity for learning computational thinking in plugged and unplugged mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot-Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 006, UCA - INSPE Académie de Nice. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal learning analytics for studying creative problem-solving with modular robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Palaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9467, Inria &amp; Labri, Université Bordeaux. 2022, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621919v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bref parcours sur les ressources, pratiques et acteurs en IA et éducation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting grammar language through a Micro:Bit activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Vordou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Côte d'Azur. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 0002, UCA - INSPE Académie de Nice. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190014v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting grammar language through a Micro:Bit activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un bref parcours sur les ressources, pratiques et acteurs en IA et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 0002, UCA - INSPE Académie de Nice. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Côte d'Azur. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408009v2</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une ontologie pour l'analyse d'observables de l'apprenant dans le contexte d'une tâche avec des robots modulaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport intermédiaire du projet ANR CreaMaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-9376, Inria. 2020, pp.48</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange-Marie Chevré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Côte d'Azur, Nice, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013685v2</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire du projet ANR CreaMaker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'une ontologie pour l'analyse d'observables de l'apprenant dans le contexte d'une tâche avec des robots modulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Côte d'Azur, Nice, France. 2020</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-9376, Inria. 2020, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040437v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-cost tabletop game to collect learning analytics during computational thinking using unplugged or tangible activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Denet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9379, Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une para-plateforme pour faire communauté autour de l’enseignement de l’informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-9374, Inria. 2020, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994175v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur les ateliers de co-création de jeux sérieux en développement durable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Slouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Côte D’Azur. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14112,100 +14559,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du temps dans les Activités Projet Médiatisées à Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Toulouse Jean Jaures; Universitat Autònoma de Barcelona, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02137365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14215,65 +14662,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming activities and inventing the future with AI: teacher as designer through CHAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14281,788 +14728,905 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Transforming activities and inventing the future with AI: teacher as designer through CHAT, Nice, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche historico-culturelle de l'activité (CHAT) pour analyser les enjeux du numérique en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barma Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevot Eloïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turcotte Jessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Canada. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux éducatifs à l’ère de l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Game Based Learning, MSc SmartEdTech, Biot, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Equity, Peace and Sustainability in Times of Crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actes de la 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAR 2025 Southern Europe and West Asia conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille (France), France. 2025, 978-2-901384-10-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440289v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155482v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de la 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Equity, Peace and Sustainability in Times of Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Sannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Plakitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCAR 2025 Southern Europe and West Asia conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sant Cugat del Vallès, Spain. 1, pp.185, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18080161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155482v2</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Design of AI-Enhanced Learning Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMBAM - 13th International Research Meeting in Business and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Analysis for the Identification of Use and Development of Game Design Strategies as Problem Posing Activities for Early Childhood Learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kalmpourtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy De Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Veglis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Intelligent Systems and Computing (IMCL 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Thessalokini, Greece. 1192, Springer International Publishing, pp.57-68, 2021, Advances in Intelligent Systems and Computing, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49932-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une Communauté d’Apprentissage de l’Informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Corieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15130,51 +15694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D206779"/>
+    <w:nsid w:val="DC639792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15361,51 +15925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margarida-romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3356-8121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153290293" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96727461" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000070259617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8568-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2026.171004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122020ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuzmina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19404158.2025.2567849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9100110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Strutynska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ejel.22.10.3525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51657/jdjbyh14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syvie Barma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51657/ric.v5i2.51287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51657/ric.v6i2.51585" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51657/ric.v6i2.51582" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-85" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stinkeste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Napala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2021.128151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Beatrice Raileanu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giauffret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Lef&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.547" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chiardola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.692" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.3089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Menon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v6i4.319" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969400v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Proulx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Arnab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878116674399" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Laferri&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michael Power" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Capdeferro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barber&#224;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Earp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Usart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Badia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Becerril" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Padr&#243;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958131v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Lambropoulos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Culwin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Monereo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104330v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04750917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21998.22085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04028721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Palaude" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Puspita Septiani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Kostakos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42134-1_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601359v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecgbl.17.1.1342" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Lohner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis K&#246;hler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Aliferis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12626" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964230v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Karray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861732v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fitri Suraya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abdelouma," TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362158v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Karsenti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bugmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362218v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calistri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tremblay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985810v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Berta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Freitas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba K Cejudo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miranda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Berroya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04860181v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124474v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hasan Anik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678767v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018617v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nedjar-Ballester" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Urmeneta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi Schottman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Baalsrud Hauge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellotti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03051329v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medsci-sites.inria.fr/education-et-numerique" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362121v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbemba Ndiaye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093488v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957006v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Sawchuk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Blat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sayago" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ouellet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032635194-5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Matusevych" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593569v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593582v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frosig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M L Taylor-Beswick" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Laru" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastienne Bernasco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_12" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593574v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tressols" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593575v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caucheteux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne-Blue Hodgkins" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Batifol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593571v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593577v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Lameras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160135v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Emmanuel Pech Torres" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52501/cc.231.07" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593580v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reyes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201913v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalmpourtzis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037791v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032083v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957270v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915616v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeneth Pati&#241;o" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03016797v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-2015-4.ch007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0_31-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281037v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Bp" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422218v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Belhassein" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181080v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22015-0_42" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957004v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Misirli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400123v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kamga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mirsili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Almirall" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04744852v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195064v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089962v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895694v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04606107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04606079v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258956v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691368v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691371v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645241v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114236v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008361v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Prokofieva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123600v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733571v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prima Chakma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533826v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Acevedo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793719v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621919v4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Aloui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408009v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vordou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013685v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Marie Chevr&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Denet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manrique" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pascual" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406634v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02137365v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311098v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140492v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barma Sylvie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prevot Elo&#239;se" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Guillaume" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turcotte Jessy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116147v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155482v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639346v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margarida-romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3356-8121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153290293" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/96727461" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000070259617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8568-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2026.171004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuzmina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19404158.2025.2567849" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9100110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122020ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Strutynska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ejel.22.10.3525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51657/jdjbyh14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syvie Barma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51657/ric.v5i2.51287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51657/ric.v6i2.51582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51657/ric.v6i2.51585" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-85" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stinkeste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Napala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2021.128151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Beatrice Raileanu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chiardola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giauffret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giraudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.547" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Atlan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bardeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blandeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.3089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Menon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v6i4.319" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Arnab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitri Mohamad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacey-Lynn Minoi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/jel.17.3.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noirpoudre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Proulx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878116674399" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Laferri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michael Power" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957009v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Badia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Becerril" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Earp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ott" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Usart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Capdeferro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barber&#224;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Padr&#243;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Lambropoulos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Culwin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Monereo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104330v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04750917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21998.22085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763560v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecgbl.17.1.1342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Puspita Septiani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Kostakos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42134-1_5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04028721v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Palaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis K&#246;hler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34550-0_24" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199661v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Lohner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Aliferis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Karray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145480v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548531v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Karsenti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bugmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362003v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fitri Suraya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abdelouma," TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861732v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calistri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouace" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tremblay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Berta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Freitas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba K Cejudo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miranda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Berroya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04860181v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Li" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04601414v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124474v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Hasan Anik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678767v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nedjar-Ballester" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Rafalska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Urmeneta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098259v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi Schottman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Baalsrud Hauge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellotti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03051329v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medsci-sites.inria.fr/education-et-numerique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093488v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbemba Ndiaye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362121v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Sawchuk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Blat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sayago" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ouellet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414673v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032635194-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reyes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_10" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593573v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Matusevych" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593569v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593582v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frosig" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M L Taylor-Beswick" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Laru" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastienne Bernasco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593574v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tressols" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593575v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caucheteux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne-Blue Hodgkins" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Batifol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouch&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593571v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593577v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Lameras" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160135v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Emmanuel Pech Torres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52501/cc.231.07" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201913v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalmpourtzis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032083v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957270v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915616v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeneth Pati&#241;o" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03016797v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-2015-4.ch007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0_31-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Bp" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422218v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Belhassein" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181080v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22015-0_42" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400123v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957004v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Misirli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957005v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kamga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mirsili" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Almirall" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04744852v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195064v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895694v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089962v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510753v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Bai" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04606107v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04606079v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258956v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691368v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691371v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645241v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008361v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Prokofieva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114236v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123600v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533826v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Acevedo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733571v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prima Chakma" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793719v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621919v4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408009v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Vordou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190014v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Aloui" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040437v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Marie Chevr&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013685v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03040909v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Denet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manrique" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pascual" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406634v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02137365v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311098v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140492v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barma Sylvie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prevot Elo&#239;se" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Guillaume" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turcotte Jessy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116147v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155482v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639346v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581116v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Veglis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49932-7_6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>