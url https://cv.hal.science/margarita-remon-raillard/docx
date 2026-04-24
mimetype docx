--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margarita Remón-Raillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature et Culture de l’Amérique Latine à l’Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du LASLAR (Lettres, Arts du spectacle, Langues romanes,  EA 4256)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée du CIHAC (Ministère de la Culture, République du Panama)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours études ibériques et ibéro-américaines du Master Recherche « Études Culturelles » (Université de Caen Normandie, UFR LVE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres postes occupés:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2001-2022 Maître de Conférences à l’Université Grenoble Alpes en Littérature, Civilisation et Arts de l’Amérique Latine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature latino-américaine contemporaine (notamment mexicaine); transdisciplinarité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poétique des genres littéraires de l’insolite en Amérique Latine (fantastique, réécriture des mythes, science-fiction, « éco-fiction ») ; narratologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et sciences-sociales ; concepts de nation et d’identité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formes littéraires hybrides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amérique Latine, littérature contemporaine, Mexique, transdisciplinarité, science-fiction, fantastique, mythes, « éco-fiction », insolite, hybridisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture de l’Amérique latine : Cycle Licence LLCER Espagnol, Master MEEF, Master d’Études Culturelles, Agrégation interne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et production scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications d’actes de colloques ou congrès (communications retenues après sélection) et articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Cautiverio feliz, libertad e indiferencia en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ema, la cautiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ILCE, numéro 2-2000, Enfermement et captivité dans le monde hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal - Grenoble 3, 2000, p. 353-632.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Transformation du monde et continuité : la thématique amoureuse dans l’œuvre de César Aira », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin de siglo, nuevos discursos: el humor, el amor y la muerte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers, Centre de Recherche Universités Angers-Le Mans-Orleans (ALMOREAL), 2001, p. 97‑105.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Autoficción y simulacro en la trilogía panameña de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, César Aira, une révolution, éds. Michel Lafon, Cristina Breuil et Margarita Remón- Raillard, 2005, p. 87‑97.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Dialéctica del desencanto en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Testimonios sobre Mariana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Elena Garro », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le desenchantement / El desencanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Universités Angers-Le Mans- Orleans (ALMOREAL), 2008, p. 289‑299.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « El discurso de la diferencia en la obra ensayística de Octavio Paz », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palabras e ideas, ida y vuelta: XXXVI Congreso del Instituto Internacional de Literatura Iberoamericana, I.I.L.I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Pier Luigi Crovetto et Laura Sanfelici, Roma, Editori Riuniti, 2008, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Alteridad e identidad mexicana: la temática de la transgresión amorosa en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los recuerdos del porvenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1963) y « La culpa es de los tlaxcaltecas » (1964) de Elena Garro », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amours interdites / Amores prohibidos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers, Centre de Recherche Universités Angers-Le Mans-Orleans (ALMOREAL), 2010, p. 89‑102.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Máscaras mexicanas en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los culpables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007) de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le masque : une inquiétante étrangeté / La máscara: una inquietante extrañeza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Edgard Samper et Philippe Meunier, Publications de l’Université de Saint-Etienne, 2013, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Dar X por Liebre: El enigma de César Aira», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre 9, L’énigme (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, 1997, p. 209-224.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «La fábula metatextual en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Llanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre 10, La fable (I),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1999, p. 143-155.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Pour une syntaxe totalisante : l’essai comme pré-texte et post-texte dans l’œuvre de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Essais sur l’essai, éds. Michel Lafon et François Genton, 2003, p. 119‑132.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La narrativa de César Aira: una sorpresa continua e ininterrumpida », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foro Hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La literatura argentina de los años 90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Geneviève Fabry et Ilse Logie, Amsterdam, Rodopi, 2003, p. 53‑64.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La ciencia ficción hispanoamericana entre lectura del pasado y cuestionamiento del futuro: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leyenda de los soles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Homero Aridjis y </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El juego de los mundos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La science-fiction dans le Río de la Plata, éds. Michel Lafon, Cristina Breuil et Denis Brunet, 2009, p. 127‑145.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Poética del retorno y de la zozobra en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El testigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2004) de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas narrativas mexicanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz, Cristina Mondragón et Dolores Phillipps López, Barcelona, Linkgua, 2012, p. 113‑130.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Miradas cruzadas sobre la frontera México-Estados Unidos a través de la narrativa mexicana del nuevo milenio: David Toscana (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El ejército iluminado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006) y Yuri Herrera (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos del reino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004 y </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Señales que precederán al fin del mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA. Revue de l’Institut des langues et cultures d’Europe, Amérique, Afrique, Asie et Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les frontières dans le monde hispanique, éd. Almudena Delgado Larios, 2013, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Visión y apropiación de la frontera mexicana : en torno a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011) de Edmundo Paz Soldán », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas narrativas mexicanas 2 : desde la diversidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz et Cristina Mondragón, Barcelona, Linkgua, 2014, p. 335‑353.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « “Ensayar: leer en compañía”: la biblioteca argentina de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA. Revue de l’Institut des langues et cultures d’Europe, Amérique, Afrique, Asie et Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lire et écrire ensemble, éd. Christian Estrade, 2015, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos del reino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Yuri Herrra: la “narcoliteratura” en México como reflexión identitaria, crítica del presente e interrogante sobre la autonomía del arte », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narcoficciones en México y Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Brigitte Adriaensen et Marco Kunz, Madrid ; Frankfurt, Iberoamericana ; Vervuert, 2016 (« Nexos y diferencias : estudios de la cultura de América Latina », 45), p. 185‑202.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La productividad cultural de la crónica como género literario: en torno a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.8: El miedo en el espejo. Una crónica del terremoto en Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acontecimientos históricos y su productividad cultural en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz, Rachel Bornet, Salvador Girbés et Michel Schultheiss, Zürich, LIT, 2016, (« LIT Ibéricas », vol. 7), p. 73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Género, autoridad y creación literaria en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andamos huyendo Lola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1980) de Elena Garro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autorité, genre, création,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mónica Zapata, 2019, p. 20‑29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isla de bobos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Ana García Bergua : relatos y lecturas entrecruzados o cómo revelar los puntos ciegos de la Historia », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas Narrativas Mexicanas 3: Escrituras en transformación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz et Cristina Mondragón, Barcelona, Linkgua, 2019, p. 125‑149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Nuevas formas de hibridación de imaginarios míticos en la literatura contemporánea mexicana », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, vol. 19, juin 2019, p. 173‑194.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Entre extrapolación y analogía : “Veinte de robots” de Alberto Chimal y la Ciencia- Ficción mexicana del siglo XXI», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Universitat Autònoma de Barcelona, vol. 22 , «Imaginarios sociales en la ciencia ficción latinoamericana reciente: espacio, sujeto- cuerpo y tecnología», décembre 2020, Macarena Areco Morales, Fernando Moreno Turner (édts.), pp. 297- 316.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « (Re)invenciones de lo fantástico en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La invención de Morel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> e </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historias fantásticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Adolfo Bioy Casares », décembre 2021, revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues Néo-latines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> numéro spécial « Concours ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Escribir la crisis migratoria desde subjetividades múltiples: cuerpos, identidades y territorios en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fila india</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Antonio Ortuño» </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías Hoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, vol. 26, «Nuevas subjetividades en la literatura latinoamericana contemporánea», Galicia García Plancarte et Daniel Avechuco Cabrera (édts.), 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «El factor ‘ciencia’ en algunos cuentos de Juan José Arreola (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confabulario personal,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1952) y Carlos Fuentes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los días enmascarados,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1954): señales de una ciencia-ficción por venir» in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficción y Ciencia en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition de Marco Kunz (Université de Lausanne), Orbis Tertius, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Ecoficción, distopía y ciencia ficción: La mucama de Omicunlé de Rita Indiana (Periférica, 2015), Tikal Futura de Franz Galich, (F&G Editores, 2012) y El indio sin ombligo (Edición Premio Ricardo Miró, 2007) de Rafael Pernett y Morales» in «Ciencia ficción neoindigenista y afrofuturista en Latinoamérica: voces, identidades y transculturación», Kamchatka. Revista de análisis cultural (Teresa López-Pellisa coord.), 22, 2023, pp. 289-327.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Fragmentación, adaptación y experiencia migrante en Desierto Sonoro (2019) de Valeria Luiselli&amp;quot;, Connotas. Revista de crítica y teorías literarias, Núm. 31, julio-diciembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Alberto Chimal: la literatura de imaginación fantástica como exploración de lo insólito movedizo», Littératures de l’imagination en Amérique Latine (Nathalie Besse, Clara Siminiani, Luis Roldán coords.) Revue reCHERches, Presses universitaires de Strasbourg. A paraître</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«El vértigo horizontal de Juan Villoro : parcourir une ville appelée Mexico et surnommée Chilangópolis », Voix, récits et contre-récits. Sociopoétiques de la ville dans les Amériques au XXIe s (Paul-Henri Giraud et François Hugonnier coords.) Revue Sociopoétiques, Presses universitaires de Clermont-Ferrand. A paraître</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions à des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Tres visiones sobre México y lo mexicano a través de la literatura de la segunda mitad del siglo XX: Elena Garro, Homero Aridjis y Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">México, una centuria: estudios sobre el siglo XX mexicano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Rigoberto Ocampo Alcántar et Juan Cristóbal Cruz Revueltas, Editorial Publicaciones Cruz O. S. A., México, 2012, p. 187‑226.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Figuras del miedo en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El buscador de cabezas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Antonio Ortuño», in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia, poder y afectos: Narrativas del miedo en Latinoamérica,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition de Marco Ramírez (Lehman College, CUNY) et David Rozzotto (University of Waterloo) New York, Tamesis Books (Collection “Violence in the Hispanic and Lusophone Worlds”), 2022, pp. 147-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorios de la ciencia ficción mexicana (1984-2012). Por una poética y una política de lo insólito literario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlang, Collection «Hybris: Literatura y Cultura Latinoamericanas», dirigée par Ángel Esteban et Yannelys Aparicio, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2020-2022  Coordination scientifique (avec Cristina Mondragón, docteur Université de Berne) du numéro 48 de revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Imaginaires apocalyptiques dans le monde hispanique contemporain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  2022 : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/ilcea/15368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020  Coordination scientifique (avec Raúl Caplán, ILCEA4, et Sandra Hernández, LCE, Université Lyon2) du numéro 41 de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Écritures nomades dans le monde hispanique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/ilcea/10761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentación, adaptación y experiencia migrante en Desierto Sonoro (2019) de Valeria Luiselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connotas. Revista de crítica y teoría literarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 [e568], [45 p.]. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36798/critlit.i31.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Chimal: la literatura de imaginación fantástica como exploración de lo insólito movedizo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Littératures de l'imaginaire en Amérique latine, 35, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecánica cienciaficcional, novum y substratos míticos en la novela caribeña y centroamericana: 'Tikal Futura' (2012) de Franz Galich, 'El indio sin ombligo' (2007) de Rafael Pernett y Morales y 'La mucama de Omicunlé' (2015) de Rita Indiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.289-327. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.22.24230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RE)INVENCIONES DE LO FANTÁSTICO EN LA INVENCIÓN DE MOREL E HISTORIAS FANTÁSTICAS DE ADOLFO BIOY CASARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Concours 2022, 115 (399)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escribir la crisis migratoria desde subjetividades múltiples: cuerpos, identidades y territorios en La fila india de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy. Revista de pensamiento, crítica y estudios literarios latinoamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nuevas subjetividades en la literatura latinoamericana, 26, pp.81-102. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/mitologias.861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿ Un (nuevo) modelo para la ciencia ficción mexicana de la segunda mitad del siglo XX y el XXI ? Acercamiento a algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio internacional Ficción y ciencia en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Kunz, Nov 2019, Lausanne, Suiza. pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginarios apocalípticos en el mundo hispánico contemporáneo: poéticas del fin del mundo desde el siglo XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mondragón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, [162 p.], 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.15368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorios de la ciencia ficción mexicana (1984-2012). Por una poética y una política de lo insólito político</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 5, 372 p., 2022, Hybris: Literatura y Cultura Latinoamericanas, 978-2-87574-652-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El canal de Panamá y los imaginarios que lo encarnan: combates realizados e ideales portados (anseatismo, cosmopolitismo, internacionalismo, modernidad, progreso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'isthme de Panama, un pont entre l'Europe et les Amériques (1879-1936). Agrégation externe d'espagnol. Question au programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras del miedo en El buscador de cabezas de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Ramírez; David Rozzotto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia, poder y afectos. Narrativas del miedo en Latinoamérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tamesis, pp.147-164, 2022, 97811855663664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor &amp;quot;ciencia&amp;quot; en algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954): señales de una ciencia-ficción por venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Kunz; Silvia Rosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficción y ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Orbis tertius, pp.125-148, 2022, (Ficciones hispánicas), 978-2-36783-203-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor “ciencia” en algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954): señales de una ciencia-ficción por venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RE)INVENCIONES DE LO FANTÁSTICO EN LA INVENCIÓN DE MOREL E HISTORIAS FANTÁSTICAS DE ADOLFO BIOY CASARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras del miedo en El buscador de cabezas de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de la science-fiction mexicaine (1984-2012) : pour une poétique et une politique de l’insolite littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Grenoble-Alpes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03372298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId33"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margarita Remón-Raillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature et Culture de l’Amérique Latine à l’Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du LASLAR (Lettres, Arts du spectacle, Langues romanes,  EA 4256)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée du CIHAC (Ministère de la Culture, République du Panama)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours études ibériques et ibéro-américaines du Master Recherche « Études Culturelles » (Université de Caen Normandie, UFR LVE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres postes occupés:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2001-2022 Maître de Conférences à l’Université Grenoble Alpes en Littérature, Civilisation et Arts de l’Amérique Latine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature latino-américaine contemporaine (notamment mexicaine); transdisciplinarité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poétique des genres littéraires de l’insolite en Amérique Latine (fantastique, réécriture des mythes, science-fiction, « éco-fiction ») ; narratologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et sciences-sociales ; concepts de nation et d’identité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formes littéraires hybrides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amérique Latine, littérature contemporaine, Mexique, transdisciplinarité, science-fiction, fantastique, mythes, « éco-fiction », insolite, hybridisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture de l’Amérique latine : Cycle Licence LLCER Espagnol, Master MEEF, Master d’Études Culturelles, Agrégation interne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et production scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications d’actes de colloques ou congrès (communications retenues après sélection) et articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Cautiverio feliz, libertad e indiferencia en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ema, la cautiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ILCE, numéro 2-2000, Enfermement et captivité dans le monde hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal - Grenoble 3, 2000, p. 353-632.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Transformation du monde et continuité : la thématique amoureuse dans l’œuvre de César Aira », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin de siglo, nuevos discursos: el humor, el amor y la muerte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers, Centre de Recherche Universités Angers-Le Mans-Orleans (ALMOREAL), 2001, p. 97‑105.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Autoficción y simulacro en la trilogía panameña de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, César Aira, une révolution, éds. Michel Lafon, Cristina Breuil et Margarita Remón- Raillard, 2005, p. 87‑97.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Dialéctica del desencanto en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Testimonios sobre Mariana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Elena Garro », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le desenchantement / El desencanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Universités Angers-Le Mans- Orleans (ALMOREAL), 2008, p. 289‑299.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « El discurso de la diferencia en la obra ensayística de Octavio Paz », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palabras e ideas, ida y vuelta: XXXVI Congreso del Instituto Internacional de Literatura Iberoamericana, I.I.L.I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Pier Luigi Crovetto et Laura Sanfelici, Roma, Editori Riuniti, 2008, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Alteridad e identidad mexicana: la temática de la transgresión amorosa en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los recuerdos del porvenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1963) y « La culpa es de los tlaxcaltecas » (1964) de Elena Garro », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amours interdites / Amores prohibidos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers, Centre de Recherche Universités Angers-Le Mans-Orleans (ALMOREAL), 2010, p. 89‑102.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Máscaras mexicanas en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los culpables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007) de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le masque : une inquiétante étrangeté / La máscara: una inquietante extrañeza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Edgard Samper et Philippe Meunier, Publications de l’Université de Saint-Etienne, 2013, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Dar X por Liebre: El enigma de César Aira», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre 9, L’énigme (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, 1997, p. 209-224.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «La fábula metatextual en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Llanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre 10, La fable (I),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1999, p. 143-155.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Pour une syntaxe totalisante : l’essai comme pré-texte et post-texte dans l’œuvre de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Essais sur l’essai, éds. Michel Lafon et François Genton, 2003, p. 119‑132.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La narrativa de César Aira: una sorpresa continua e ininterrumpida », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foro Hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La literatura argentina de los años 90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Geneviève Fabry et Ilse Logie, Amsterdam, Rodopi, 2003, p. 53‑64.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La ciencia ficción hispanoamericana entre lectura del pasado y cuestionamiento del futuro: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leyenda de los soles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Homero Aridjis y </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El juego de los mundos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La science-fiction dans le Río de la Plata, éds. Michel Lafon, Cristina Breuil et Denis Brunet, 2009, p. 127‑145.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Poética del retorno y de la zozobra en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El testigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2004) de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas narrativas mexicanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz, Cristina Mondragón et Dolores Phillipps López, Barcelona, Linkgua, 2012, p. 113‑130.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Miradas cruzadas sobre la frontera México-Estados Unidos a través de la narrativa mexicana del nuevo milenio: David Toscana (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El ejército iluminado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006) y Yuri Herrera (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos del reino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004 y </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Señales que precederán al fin del mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA. Revue de l’Institut des langues et cultures d’Europe, Amérique, Afrique, Asie et Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les frontières dans le monde hispanique, éd. Almudena Delgado Larios, 2013, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Visión y apropiación de la frontera mexicana : en torno a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011) de Edmundo Paz Soldán », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas narrativas mexicanas 2 : desde la diversidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz et Cristina Mondragón, Barcelona, Linkgua, 2014, p. 335‑353.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « “Ensayar: leer en compañía”: la biblioteca argentina de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA. Revue de l’Institut des langues et cultures d’Europe, Amérique, Afrique, Asie et Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lire et écrire ensemble, éd. Christian Estrade, 2015, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos del reino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Yuri Herrra: la “narcoliteratura” en México como reflexión identitaria, crítica del presente e interrogante sobre la autonomía del arte », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narcoficciones en México y Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Brigitte Adriaensen et Marco Kunz, Madrid ; Frankfurt, Iberoamericana ; Vervuert, 2016 (« Nexos y diferencias : estudios de la cultura de América Latina », 45), p. 185‑202.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La productividad cultural de la crónica como género literario: en torno a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.8: El miedo en el espejo. Una crónica del terremoto en Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acontecimientos históricos y su productividad cultural en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz, Rachel Bornet, Salvador Girbés et Michel Schultheiss, Zürich, LIT, 2016, (« LIT Ibéricas », vol. 7), p. 73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Género, autoridad y creación literaria en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andamos huyendo Lola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1980) de Elena Garro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autorité, genre, création,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mónica Zapata, 2019, p. 20‑29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isla de bobos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Ana García Bergua : relatos y lecturas entrecruzados o cómo revelar los puntos ciegos de la Historia », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas Narrativas Mexicanas 3: Escrituras en transformación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz et Cristina Mondragón, Barcelona, Linkgua, 2019, p. 125‑149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Nuevas formas de hibridación de imaginarios míticos en la literatura contemporánea mexicana », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, vol. 19, juin 2019, p. 173‑194.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Entre extrapolación y analogía : “Veinte de robots” de Alberto Chimal y la Ciencia- Ficción mexicana del siglo XXI», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Universitat Autònoma de Barcelona, vol. 22 , «Imaginarios sociales en la ciencia ficción latinoamericana reciente: espacio, sujeto- cuerpo y tecnología», décembre 2020, Macarena Areco Morales, Fernando Moreno Turner (édts.), pp. 297- 316.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « (Re)invenciones de lo fantástico en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La invención de Morel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> e </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historias fantásticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Adolfo Bioy Casares », décembre 2021, revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues Néo-latines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> numéro spécial « Concours ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Escribir la crisis migratoria desde subjetividades múltiples: cuerpos, identidades y territorios en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fila india</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Antonio Ortuño» </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías Hoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, vol. 26, «Nuevas subjetividades en la literatura latinoamericana contemporánea», Galicia García Plancarte et Daniel Avechuco Cabrera (édts.), 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «El factor ‘ciencia’ en algunos cuentos de Juan José Arreola (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confabulario personal,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1952) y Carlos Fuentes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los días enmascarados,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1954): señales de una ciencia-ficción por venir» in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficción y Ciencia en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition de Marco Kunz (Université de Lausanne), Orbis Tertius, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Ecoficción, distopía y ciencia ficción: La mucama de Omicunlé de Rita Indiana (Periférica, 2015), Tikal Futura de Franz Galich, (F&G Editores, 2012) y El indio sin ombligo (Edición Premio Ricardo Miró, 2007) de Rafael Pernett y Morales» in «Ciencia ficción neoindigenista y afrofuturista en Latinoamérica: voces, identidades y transculturación», Kamchatka. Revista de análisis cultural (Teresa López-Pellisa coord.), 22, 2023, pp. 289-327.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Fragmentación, adaptación y experiencia migrante en Desierto Sonoro (2019) de Valeria Luiselli&amp;quot;, Connotas. Revista de crítica y teorías literarias, Núm. 31, julio-diciembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Alberto Chimal: la literatura de imaginación fantástica como exploración de lo insólito movedizo», Littératures de l’imagination en Amérique Latine (Nathalie Besse, Clara Siminiani, Luis Roldán coords.) Revue reCHERches, Presses universitaires de Strasbourg. A paraître</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«El vértigo horizontal de Juan Villoro : parcourir une ville appelée Mexico et surnommée Chilangópolis », Voix, récits et contre-récits. Sociopoétiques de la ville dans les Amériques au XXIe s (Paul-Henri Giraud et François Hugonnier coords.) Revue Sociopoétiques, Presses universitaires de Clermont-Ferrand. A paraître</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions à des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Tres visiones sobre México y lo mexicano a través de la literatura de la segunda mitad del siglo XX: Elena Garro, Homero Aridjis y Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">México, una centuria: estudios sobre el siglo XX mexicano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Rigoberto Ocampo Alcántar et Juan Cristóbal Cruz Revueltas, Editorial Publicaciones Cruz O. S. A., México, 2012, p. 187‑226.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Figuras del miedo en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El buscador de cabezas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Antonio Ortuño», in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia, poder y afectos: Narrativas del miedo en Latinoamérica,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition de Marco Ramírez (Lehman College, CUNY) et David Rozzotto (University of Waterloo) New York, Tamesis Books (Collection “Violence in the Hispanic and Lusophone Worlds”), 2022, pp. 147-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorios de la ciencia ficción mexicana (1984-2012). Por una poética y una política de lo insólito literario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlang, Collection «Hybris: Literatura y Cultura Latinoamericanas», dirigée par Ángel Esteban et Yannelys Aparicio, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2020-2022  Coordination scientifique (avec Cristina Mondragón, docteur Université de Berne) du numéro 48 de revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Imaginaires apocalyptiques dans le monde hispanique contemporain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  2022 : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/ilcea/15368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020  Coordination scientifique (avec Raúl Caplán, ILCEA4, et Sandra Hernández, LCE, Université Lyon2) du numéro 41 de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Écritures nomades dans le monde hispanique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/ilcea/10761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentación, adaptación y experiencia migrante en Desierto Sonoro (2019) de Valeria Luiselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connotas. Revista de crítica y teoría literarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 [e568], [45 p.]. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36798/critlit.i31.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Chimal: la literatura de imaginación fantástica como exploración de lo insólito movedizo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Littératures de l'imaginaire en Amérique latine, 35, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecánica cienciaficcional, novum y substratos míticos en la novela caribeña y centroamericana: 'Tikal Futura' (2012) de Franz Galich, 'El indio sin ombligo' (2007) de Rafael Pernett y Morales y 'La mucama de Omicunlé' (2015) de Rita Indiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.289-327. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.22.24230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escribir la crisis migratoria desde subjetividades múltiples: cuerpos, identidades y territorios en La fila india de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy. Revista de pensamiento, crítica y estudios literarios latinoamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nuevas subjetividades en la literatura latinoamericana, 26, pp.81-102. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/mitologias.861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RE)INVENCIONES DE LO FANTÁSTICO EN LA INVENCIÓN DE MOREL E HISTORIAS FANTÁSTICAS DE ADOLFO BIOY CASARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Concours 2022, 115 (399)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿ Un (nuevo) modelo para la ciencia ficción mexicana de la segunda mitad del siglo XX y el XXI ? Acercamiento a algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio internacional Ficción y ciencia en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Kunz, Nov 2019, Lausanne, Suiza. pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginarios apocalípticos en el mundo hispánico contemporáneo: poéticas del fin del mundo desde el siglo XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mondragón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, [162 p.], 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.15368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorios de la ciencia ficción mexicana (1984-2012). Por una poética y una política de lo insólito político</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 5, 372 p., 2022, Hybris: Literatura y Cultura Latinoamericanas, 978-2-87574-652-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El canal de Panamá y los imaginarios que lo encarnan: combates realizados e ideales portados (anseatismo, cosmopolitismo, internacionalismo, modernidad, progreso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'isthme de Panama, un pont entre l'Europe et les Amériques (1879-1936). Agrégation externe d'espagnol. Question au programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor &amp;quot;ciencia&amp;quot; en algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954): señales de una ciencia-ficción por venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Kunz; Silvia Rosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficción y ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Orbis tertius, pp.125-148, 2022, (Ficciones hispánicas), 978-2-36783-203-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras del miedo en El buscador de cabezas de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Ramírez; David Rozzotto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia, poder y afectos. Narrativas del miedo en Latinoamérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tamesis, pp.147-164, 2022, 97811855663664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor “ciencia” en algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954): señales de una ciencia-ficción por venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RE)INVENCIONES DE LO FANTÁSTICO EN LA INVENCIÓN DE MOREL E HISTORIAS FANTÁSTICAS DE ADOLFO BIOY CASARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras del miedo en El buscador de cabezas de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de la science-fiction mexicaine (1984-2012) : pour une poétique et une politique de l’insolite littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Grenoble-Alpes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03372298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId33"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAB65EF4"/>
+    <w:nsid w:val="71A93778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/15368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/10761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rem&#243;n-Raillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36798/critlit.i31.568" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155bf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.22.24230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/mitologias.861" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15368" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03372298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/15368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/10761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rem&#243;n-Raillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36798/critlit.i31.568" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155bf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.22.24230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/mitologias.861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15368" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03372298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>