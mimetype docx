--- v1 (2026-04-24)
+++ v2 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margarita Remón-Raillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature et Culture de l’Amérique Latine à l’Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du LASLAR (Lettres, Arts du spectacle, Langues romanes,  EA 4256)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée du CIHAC (Ministère de la Culture, République du Panama)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours études ibériques et ibéro-américaines du Master Recherche « Études Culturelles » (Université de Caen Normandie, UFR LVE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres postes occupés:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2001-2022 Maître de Conférences à l’Université Grenoble Alpes en Littérature, Civilisation et Arts de l’Amérique Latine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature latino-américaine contemporaine (notamment mexicaine); transdisciplinarité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poétique des genres littéraires de l’insolite en Amérique Latine (fantastique, réécriture des mythes, science-fiction, « éco-fiction ») ; narratologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et sciences-sociales ; concepts de nation et d’identité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formes littéraires hybrides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amérique Latine, littérature contemporaine, Mexique, transdisciplinarité, science-fiction, fantastique, mythes, « éco-fiction », insolite, hybridisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture de l’Amérique latine : Cycle Licence LLCER Espagnol, Master MEEF, Master d’Études Culturelles, Agrégation interne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et production scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications d’actes de colloques ou congrès (communications retenues après sélection) et articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Cautiverio feliz, libertad e indiferencia en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ema, la cautiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ILCE, numéro 2-2000, Enfermement et captivité dans le monde hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal - Grenoble 3, 2000, p. 353-632.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Transformation du monde et continuité : la thématique amoureuse dans l’œuvre de César Aira », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin de siglo, nuevos discursos: el humor, el amor y la muerte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers, Centre de Recherche Universités Angers-Le Mans-Orleans (ALMOREAL), 2001, p. 97‑105.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Autoficción y simulacro en la trilogía panameña de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, César Aira, une révolution, éds. Michel Lafon, Cristina Breuil et Margarita Remón- Raillard, 2005, p. 87‑97.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Dialéctica del desencanto en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Testimonios sobre Mariana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Elena Garro », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le desenchantement / El desencanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Universités Angers-Le Mans- Orleans (ALMOREAL), 2008, p. 289‑299.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « El discurso de la diferencia en la obra ensayística de Octavio Paz », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palabras e ideas, ida y vuelta: XXXVI Congreso del Instituto Internacional de Literatura Iberoamericana, I.I.L.I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Pier Luigi Crovetto et Laura Sanfelici, Roma, Editori Riuniti, 2008, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Alteridad e identidad mexicana: la temática de la transgresión amorosa en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los recuerdos del porvenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1963) y « La culpa es de los tlaxcaltecas » (1964) de Elena Garro », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amours interdites / Amores prohibidos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers, Centre de Recherche Universités Angers-Le Mans-Orleans (ALMOREAL), 2010, p. 89‑102.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Máscaras mexicanas en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los culpables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007) de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le masque : une inquiétante étrangeté / La máscara: una inquietante extrañeza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Edgard Samper et Philippe Meunier, Publications de l’Université de Saint-Etienne, 2013, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Dar X por Liebre: El enigma de César Aira», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre 9, L’énigme (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, 1997, p. 209-224.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «La fábula metatextual en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Llanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre 10, La fable (I),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1999, p. 143-155.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Pour une syntaxe totalisante : l’essai comme pré-texte et post-texte dans l’œuvre de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Essais sur l’essai, éds. Michel Lafon et François Genton, 2003, p. 119‑132.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La narrativa de César Aira: una sorpresa continua e ininterrumpida », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foro Hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La literatura argentina de los años 90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Geneviève Fabry et Ilse Logie, Amsterdam, Rodopi, 2003, p. 53‑64.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La ciencia ficción hispanoamericana entre lectura del pasado y cuestionamiento del futuro: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leyenda de los soles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Homero Aridjis y </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El juego de los mundos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La science-fiction dans le Río de la Plata, éds. Michel Lafon, Cristina Breuil et Denis Brunet, 2009, p. 127‑145.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Poética del retorno y de la zozobra en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El testigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2004) de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas narrativas mexicanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz, Cristina Mondragón et Dolores Phillipps López, Barcelona, Linkgua, 2012, p. 113‑130.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Miradas cruzadas sobre la frontera México-Estados Unidos a través de la narrativa mexicana del nuevo milenio: David Toscana (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El ejército iluminado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006) y Yuri Herrera (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos del reino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004 y </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Señales que precederán al fin del mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA. Revue de l’Institut des langues et cultures d’Europe, Amérique, Afrique, Asie et Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les frontières dans le monde hispanique, éd. Almudena Delgado Larios, 2013, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Visión y apropiación de la frontera mexicana : en torno a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011) de Edmundo Paz Soldán », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas narrativas mexicanas 2 : desde la diversidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz et Cristina Mondragón, Barcelona, Linkgua, 2014, p. 335‑353.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « “Ensayar: leer en compañía”: la biblioteca argentina de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA. Revue de l’Institut des langues et cultures d’Europe, Amérique, Afrique, Asie et Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lire et écrire ensemble, éd. Christian Estrade, 2015, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos del reino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Yuri Herrra: la “narcoliteratura” en México como reflexión identitaria, crítica del presente e interrogante sobre la autonomía del arte », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narcoficciones en México y Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Brigitte Adriaensen et Marco Kunz, Madrid ; Frankfurt, Iberoamericana ; Vervuert, 2016 (« Nexos y diferencias : estudios de la cultura de América Latina », 45), p. 185‑202.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La productividad cultural de la crónica como género literario: en torno a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.8: El miedo en el espejo. Una crónica del terremoto en Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acontecimientos históricos y su productividad cultural en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz, Rachel Bornet, Salvador Girbés et Michel Schultheiss, Zürich, LIT, 2016, (« LIT Ibéricas », vol. 7), p. 73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Género, autoridad y creación literaria en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andamos huyendo Lola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1980) de Elena Garro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autorité, genre, création,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mónica Zapata, 2019, p. 20‑29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isla de bobos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Ana García Bergua : relatos y lecturas entrecruzados o cómo revelar los puntos ciegos de la Historia », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas Narrativas Mexicanas 3: Escrituras en transformación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz et Cristina Mondragón, Barcelona, Linkgua, 2019, p. 125‑149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Nuevas formas de hibridación de imaginarios míticos en la literatura contemporánea mexicana », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, vol. 19, juin 2019, p. 173‑194.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Entre extrapolación y analogía : “Veinte de robots” de Alberto Chimal y la Ciencia- Ficción mexicana del siglo XXI», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Universitat Autònoma de Barcelona, vol. 22 , «Imaginarios sociales en la ciencia ficción latinoamericana reciente: espacio, sujeto- cuerpo y tecnología», décembre 2020, Macarena Areco Morales, Fernando Moreno Turner (édts.), pp. 297- 316.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « (Re)invenciones de lo fantástico en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La invención de Morel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> e </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historias fantásticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Adolfo Bioy Casares », décembre 2021, revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues Néo-latines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> numéro spécial « Concours ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Escribir la crisis migratoria desde subjetividades múltiples: cuerpos, identidades y territorios en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fila india</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Antonio Ortuño» </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías Hoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, vol. 26, «Nuevas subjetividades en la literatura latinoamericana contemporánea», Galicia García Plancarte et Daniel Avechuco Cabrera (édts.), 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «El factor ‘ciencia’ en algunos cuentos de Juan José Arreola (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confabulario personal,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1952) y Carlos Fuentes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los días enmascarados,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1954): señales de una ciencia-ficción por venir» in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficción y Ciencia en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition de Marco Kunz (Université de Lausanne), Orbis Tertius, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Ecoficción, distopía y ciencia ficción: La mucama de Omicunlé de Rita Indiana (Periférica, 2015), Tikal Futura de Franz Galich, (F&G Editores, 2012) y El indio sin ombligo (Edición Premio Ricardo Miró, 2007) de Rafael Pernett y Morales» in «Ciencia ficción neoindigenista y afrofuturista en Latinoamérica: voces, identidades y transculturación», Kamchatka. Revista de análisis cultural (Teresa López-Pellisa coord.), 22, 2023, pp. 289-327.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Fragmentación, adaptación y experiencia migrante en Desierto Sonoro (2019) de Valeria Luiselli&amp;quot;, Connotas. Revista de crítica y teorías literarias, Núm. 31, julio-diciembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Alberto Chimal: la literatura de imaginación fantástica como exploración de lo insólito movedizo», Littératures de l’imagination en Amérique Latine (Nathalie Besse, Clara Siminiani, Luis Roldán coords.) Revue reCHERches, Presses universitaires de Strasbourg. A paraître</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«El vértigo horizontal de Juan Villoro : parcourir une ville appelée Mexico et surnommée Chilangópolis », Voix, récits et contre-récits. Sociopoétiques de la ville dans les Amériques au XXIe s (Paul-Henri Giraud et François Hugonnier coords.) Revue Sociopoétiques, Presses universitaires de Clermont-Ferrand. A paraître</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions à des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Tres visiones sobre México y lo mexicano a través de la literatura de la segunda mitad del siglo XX: Elena Garro, Homero Aridjis y Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">México, una centuria: estudios sobre el siglo XX mexicano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Rigoberto Ocampo Alcántar et Juan Cristóbal Cruz Revueltas, Editorial Publicaciones Cruz O. S. A., México, 2012, p. 187‑226.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Figuras del miedo en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El buscador de cabezas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Antonio Ortuño», in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia, poder y afectos: Narrativas del miedo en Latinoamérica,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition de Marco Ramírez (Lehman College, CUNY) et David Rozzotto (University of Waterloo) New York, Tamesis Books (Collection “Violence in the Hispanic and Lusophone Worlds”), 2022, pp. 147-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorios de la ciencia ficción mexicana (1984-2012). Por una poética y una política de lo insólito literario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlang, Collection «Hybris: Literatura y Cultura Latinoamericanas», dirigée par Ángel Esteban et Yannelys Aparicio, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2020-2022  Coordination scientifique (avec Cristina Mondragón, docteur Université de Berne) du numéro 48 de revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Imaginaires apocalyptiques dans le monde hispanique contemporain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  2022 : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/ilcea/15368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020  Coordination scientifique (avec Raúl Caplán, ILCEA4, et Sandra Hernández, LCE, Université Lyon2) du numéro 41 de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Écritures nomades dans le monde hispanique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/ilcea/10761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentación, adaptación y experiencia migrante en Desierto Sonoro (2019) de Valeria Luiselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connotas. Revista de crítica y teoría literarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 [e568], [45 p.]. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36798/critlit.i31.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Chimal: la literatura de imaginación fantástica como exploración de lo insólito movedizo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Littératures de l'imaginaire en Amérique latine, 35, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecánica cienciaficcional, novum y substratos míticos en la novela caribeña y centroamericana: 'Tikal Futura' (2012) de Franz Galich, 'El indio sin ombligo' (2007) de Rafael Pernett y Morales y 'La mucama de Omicunlé' (2015) de Rita Indiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.289-327. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.22.24230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escribir la crisis migratoria desde subjetividades múltiples: cuerpos, identidades y territorios en La fila india de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy. Revista de pensamiento, crítica y estudios literarios latinoamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nuevas subjetividades en la literatura latinoamericana, 26, pp.81-102. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/mitologias.861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RE)INVENCIONES DE LO FANTÁSTICO EN LA INVENCIÓN DE MOREL E HISTORIAS FANTÁSTICAS DE ADOLFO BIOY CASARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Concours 2022, 115 (399)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿ Un (nuevo) modelo para la ciencia ficción mexicana de la segunda mitad del siglo XX y el XXI ? Acercamiento a algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio internacional Ficción y ciencia en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Kunz, Nov 2019, Lausanne, Suiza. pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginarios apocalípticos en el mundo hispánico contemporáneo: poéticas del fin del mundo desde el siglo XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mondragón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, [162 p.], 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.15368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorios de la ciencia ficción mexicana (1984-2012). Por una poética y una política de lo insólito político</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 5, 372 p., 2022, Hybris: Literatura y Cultura Latinoamericanas, 978-2-87574-652-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El canal de Panamá y los imaginarios que lo encarnan: combates realizados e ideales portados (anseatismo, cosmopolitismo, internacionalismo, modernidad, progreso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'isthme de Panama, un pont entre l'Europe et les Amériques (1879-1936). Agrégation externe d'espagnol. Question au programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor &amp;quot;ciencia&amp;quot; en algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954): señales de una ciencia-ficción por venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Kunz; Silvia Rosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficción y ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Orbis tertius, pp.125-148, 2022, (Ficciones hispánicas), 978-2-36783-203-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras del miedo en El buscador de cabezas de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Ramírez; David Rozzotto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia, poder y afectos. Narrativas del miedo en Latinoamérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tamesis, pp.147-164, 2022, 97811855663664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor “ciencia” en algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954): señales de una ciencia-ficción por venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RE)INVENCIONES DE LO FANTÁSTICO EN LA INVENCIÓN DE MOREL E HISTORIAS FANTÁSTICAS DE ADOLFO BIOY CASARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras del miedo en El buscador de cabezas de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de la science-fiction mexicaine (1984-2012) : pour une poétique et une politique de l’insolite littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Grenoble-Alpes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03372298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId33"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Margarita Remón-Raillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature et Culture de l’Amérique Latine à l’Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du LASLAR (Lettres, Arts du spectacle, Langues romanes,  EA 4256)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée du CIHAC (Ministère de la Culture, République du Panama)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du parcours études ibériques et ibéro-américaines du Master Recherche « Études Culturelles » (Université de Caen Normandie, UFR LVE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres postes occupés:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2001-2022 Maître de Conférences à l’Université Grenoble Alpes en Littérature, Civilisation et Arts de l’Amérique Latine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature latino-américaine contemporaine (notamment mexicaine); transdisciplinarité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poétique des genres littéraires de l’insolite en Amérique Latine (fantastique, réécriture des mythes, science-fiction, « éco-fiction ») ; narratologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et sciences-sociales ; concepts de nation et d’identité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formes littéraires hybrides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amérique Latine, littérature contemporaine, Mexique, transdisciplinarité, science-fiction, fantastique, mythes, « éco-fiction », insolite, hybridisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture de l’Amérique latine : Cycle Licence LLCER Espagnol, Master MEEF, Master d’Études Culturelles, Agrégation interne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et production scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications d’actes de colloques ou congrès (communications retenues après sélection) et articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Cautiverio feliz, libertad e indiferencia en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ema, la cautiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira”, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ILCE, numéro 2-2000, Enfermement et captivité dans le monde hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal - Grenoble 3, 2000, p. 353-632.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Transformation du monde et continuité : la thématique amoureuse dans l’œuvre de César Aira », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin de siglo, nuevos discursos: el humor, el amor y la muerte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers, Centre de Recherche Universités Angers-Le Mans-Orleans (ALMOREAL), 2001, p. 97‑105.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Autoficción y simulacro en la trilogía panameña de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, César Aira, une révolution, éds. Michel Lafon, Cristina Breuil et Margarita Remón- Raillard, 2005, p. 87‑97.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Dialéctica del desencanto en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Testimonios sobre Mariana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Elena Garro », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le desenchantement / El desencanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Universités Angers-Le Mans- Orleans (ALMOREAL), 2008, p. 289‑299.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « El discurso de la diferencia en la obra ensayística de Octavio Paz », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palabras e ideas, ida y vuelta: XXXVI Congreso del Instituto Internacional de Literatura Iberoamericana, I.I.L.I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Pier Luigi Crovetto et Laura Sanfelici, Roma, Editori Riuniti, 2008, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Alteridad e identidad mexicana: la temática de la transgresión amorosa en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los recuerdos del porvenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1963) y « La culpa es de los tlaxcaltecas » (1964) de Elena Garro », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amours interdites / Amores prohibidos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angers, Centre de Recherche Universités Angers-Le Mans-Orleans (ALMOREAL), 2010, p. 89‑102.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Máscaras mexicanas en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los culpables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007) de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le masque : une inquiétante étrangeté / La máscara: una inquietante extrañeza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Edgard Samper et Philippe Meunier, Publications de l’Université de Saint-Etienne, 2013, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Dar X por Liebre: El enigma de César Aira», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre 9, L’énigme (II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, 1997, p. 209-224.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «La fábula metatextual en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Llanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre 10, La fable (I),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1999, p. 143-155.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Pour une syntaxe totalisante : l’essai comme pré-texte et post-texte dans l’œuvre de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Essais sur l’essai, éds. Michel Lafon et François Genton, 2003, p. 119‑132.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La narrativa de César Aira: una sorpresa continua e ininterrumpida », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foro Hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La literatura argentina de los años 90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Geneviève Fabry et Ilse Logie, Amsterdam, Rodopi, 2003, p. 53‑64.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La ciencia ficción hispanoamericana entre lectura del pasado y cuestionamiento del futuro: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leyenda de los soles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Homero Aridjis y </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El juego de los mundos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de César Aira », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tigre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La science-fiction dans le Río de la Plata, éds. Michel Lafon, Cristina Breuil et Denis Brunet, 2009, p. 127‑145.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Poética del retorno y de la zozobra en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El testigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2004) de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas narrativas mexicanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz, Cristina Mondragón et Dolores Phillipps López, Barcelona, Linkgua, 2012, p. 113‑130.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Miradas cruzadas sobre la frontera México-Estados Unidos a través de la narrativa mexicana del nuevo milenio: David Toscana (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El ejército iluminado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006) y Yuri Herrera (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos del reino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004 y </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Señales que precederán al fin del mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA. Revue de l’Institut des langues et cultures d’Europe, Amérique, Afrique, Asie et Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les frontières dans le monde hispanique, éd. Almudena Delgado Larios, 2013, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Visión y apropiación de la frontera mexicana : en torno a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011) de Edmundo Paz Soldán », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas narrativas mexicanas 2 : desde la diversidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz et Cristina Mondragón, Barcelona, Linkgua, 2014, p. 335‑353.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « “Ensayar: leer en compañía”: la biblioteca argentina de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA. Revue de l’Institut des langues et cultures d’Europe, Amérique, Afrique, Asie et Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lire et écrire ensemble, éd. Christian Estrade, 2015, S/P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos del reino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Yuri Herrra: la “narcoliteratura” en México como reflexión identitaria, crítica del presente e interrogante sobre la autonomía del arte », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narcoficciones en México y Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Brigitte Adriaensen et Marco Kunz, Madrid ; Frankfurt, Iberoamericana ; Vervuert, 2016 (« Nexos y diferencias : estudios de la cultura de América Latina », 45), p. 185‑202.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « La productividad cultural de la crónica como género literario: en torno a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.8: El miedo en el espejo. Una crónica del terremoto en Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acontecimientos históricos y su productividad cultural en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz, Rachel Bornet, Salvador Girbés et Michel Schultheiss, Zürich, LIT, 2016, (« LIT Ibéricas », vol. 7), p. 73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Género, autoridad y creación literaria en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andamos huyendo Lola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1980) de Elena Garro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autorité, genre, création,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Revue en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mónica Zapata, 2019, p. 20‑29.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isla de bobos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Ana García Bergua : relatos y lecturas entrecruzados o cómo revelar los puntos ciegos de la Historia », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas Narrativas Mexicanas 3: Escrituras en transformación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Marco Kunz et Cristina Mondragón, Barcelona, Linkgua, 2019, p. 125‑149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Nuevas formas de hibridación de imaginarios míticos en la literatura contemporánea mexicana », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, vol. 19, juin 2019, p. 173‑194.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Entre extrapolación y analogía : “Veinte de robots” de Alberto Chimal y la Ciencia- Ficción mexicana del siglo XXI», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Universitat Autònoma de Barcelona, vol. 22 , «Imaginarios sociales en la ciencia ficción latinoamericana reciente: espacio, sujeto- cuerpo y tecnología», décembre 2020, Macarena Areco Morales, Fernando Moreno Turner (édts.), pp. 297- 316.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « (Re)invenciones de lo fantástico en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La invención de Morel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> e </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historias fantásticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Adolfo Bioy Casares », décembre 2021, revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues Néo-latines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> numéro spécial « Concours ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «Escribir la crisis migratoria desde subjetividades múltiples: cuerpos, identidades y territorios en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fila india</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Antonio Ortuño» </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías Hoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, vol. 26, «Nuevas subjetividades en la literatura latinoamericana contemporánea», Galicia García Plancarte et Daniel Avechuco Cabrera (édts.), 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- «El factor ‘ciencia’ en algunos cuentos de Juan José Arreola (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confabulario personal,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1952) y Carlos Fuentes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los días enmascarados,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1954): señales de una ciencia-ficción por venir» in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficción y Ciencia en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition de Marco Kunz (Université de Lausanne), Orbis Tertius, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Ecoficción, distopía y ciencia ficción: La mucama de Omicunlé de Rita Indiana (Periférica, 2015), Tikal Futura de Franz Galich, (F&G Editores, 2012) y El indio sin ombligo (Edición Premio Ricardo Miró, 2007) de Rafael Pernett y Morales» in «Ciencia ficción neoindigenista y afrofuturista en Latinoamérica: voces, identidades y transculturación», Kamchatka. Revista de análisis cultural (Teresa López-Pellisa coord.), 22, 2023, pp. 289-327.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Fragmentación, adaptación y experiencia migrante en Desierto Sonoro (2019) de Valeria Luiselli&amp;quot;, Connotas. Revista de crítica y teorías literarias, Núm. 31, julio-diciembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Alberto Chimal: la literatura de imaginación fantástica como exploración de lo insólito movedizo», Littératures de l’imagination en Amérique Latine (Nathalie Besse, Clara Siminiani, Luis Roldán coords.) Revue reCHERches, Presses universitaires de Strasbourg. A paraître</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«El vértigo horizontal de Juan Villoro : parcourir une ville appelée Mexico et surnommée Chilangópolis », Voix, récits et contre-récits. Sociopoétiques de la ville dans les Amériques au XXIe s (Paul-Henri Giraud et François Hugonnier coords.) Revue Sociopoétiques, Presses universitaires de Clermont-Ferrand. A paraître</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributions à des ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Tres visiones sobre México y lo mexicano a través de la literatura de la segunda mitad del siglo XX: Elena Garro, Homero Aridjis y Juan Villoro », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">México, una centuria: estudios sobre el siglo XX mexicano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éds. Rigoberto Ocampo Alcántar et Juan Cristóbal Cruz Revueltas, Editorial Publicaciones Cruz O. S. A., México, 2012, p. 187‑226.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « Figuras del miedo en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El buscador de cabezas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Antonio Ortuño», in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia, poder y afectos: Narrativas del miedo en Latinoamérica,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> édition de Marco Ramírez (Lehman College, CUNY) et David Rozzotto (University of Waterloo) New York, Tamesis Books (Collection “Violence in the Hispanic and Lusophone Worlds”), 2022, pp. 147-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorios de la ciencia ficción mexicana (1984-2012). Por una poética y una política de lo insólito literario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlang, Collection «Hybris: Literatura y Cultura Latinoamericanas», dirigée par Ángel Esteban et Yannelys Aparicio, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2020-2022  Coordination scientifique (avec Cristina Mondragón, docteur Université de Berne) du numéro 48 de revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Imaginaires apocalyptiques dans le monde hispanique contemporain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  2022 : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/ilcea/15368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020  Coordination scientifique (avec Raúl Caplán, ILCEA4, et Sandra Hernández, LCE, Université Lyon2) du numéro 41 de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Écritures nomades dans le monde hispanique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/ilcea/10761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentación, adaptación y experiencia migrante en Desierto Sonoro (2019) de Valeria Luiselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connotas. Revista de crítica y teoría literarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 [e568], [45 p.]. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36798/critlit.i31.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Chimal: la literatura de imaginación fantástica como exploración de lo insólito movedizo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCHERches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Littératures de l'imaginaire en Amérique latine, 35, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecánica cienciaficcional, novum y substratos míticos en la novela caribeña y centroamericana: 'Tikal Futura' (2012) de Franz Galich, 'El indio sin ombligo' (2007) de Rafael Pernett y Morales y 'La mucama de Omicunlé' (2015) de Rita Indiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.289-327. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.22.24230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RE)INVENCIONES DE LO FANTÁSTICO EN LA INVENCIÓN DE MOREL E HISTORIAS FANTÁSTICAS DE ADOLFO BIOY CASARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Concours 2022, 115 (399)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escribir la crisis migratoria desde subjetividades múltiples: cuerpos, identidades y territorios en La fila india de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitologías hoy. Revista de pensamiento, crítica y estudios literarios latinoamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nuevas subjetividades en la literatura latinoamericana, 26, pp.81-102. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/mitologias.861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿ Un (nuevo) modelo para la ciencia ficción mexicana de la segunda mitad del siglo XX y el XXI ? Acercamiento a algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio internacional Ficción y ciencia en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Kunz, Nov 2019, Lausanne, Suiza. pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginarios apocalípticos en el mundo hispánico contemporáneo: poéticas del fin del mundo desde el siglo XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mondragón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, [162 p.], 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.15368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorios de la ciencia ficción mexicana (1984-2012). Por una poética y una política de lo insólito político</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 5, 372 p., 2022, Hybris: Literatura y Cultura Latinoamericanas, 978-2-87574-652-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El canal de Panamá y los imaginarios que lo encarnan: combates realizados e ideales portados (anseatismo, cosmopolitismo, internacionalismo, modernidad, progreso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'isthme de Panama, un pont entre l'Europe et les Amériques (1879-1936). Agrégation externe d'espagnol. Question au programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor &amp;quot;ciencia&amp;quot; en algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954): señales de una ciencia-ficción por venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Kunz; Silvia Rosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficción y ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Orbis tertius, pp.125-148, 2022, (Ficciones hispánicas), 978-2-36783-203-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras del miedo en El buscador de cabezas de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Ramírez; David Rozzotto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia, poder y afectos. Narrativas del miedo en Latinoamérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tamesis, pp.147-164, 2022, 97811855663664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor “ciencia” en algunos cuentos de Juan José Arreola (Confabulario personal, 1952) y Carlos Fuentes (Los días enmascarados, 1954): señales de una ciencia-ficción por venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(RE)INVENCIONES DE LO FANTÁSTICO EN LA INVENCIÓN DE MOREL E HISTORIAS FANTÁSTICAS DE ADOLFO BIOY CASARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras del miedo en El buscador de cabezas de Antonio Ortuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de la science-fiction mexicaine (1984-2012) : pour une poétique et une politique de l’insolite littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Remón-Raillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Grenoble-Alpes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03372298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId33"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71A93778"/>
+    <w:nsid w:val="059DF54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/15368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/10761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rem&#243;n-Raillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36798/critlit.i31.568" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155bf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.22.24230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/mitologias.861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15368" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03372298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/15368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/10761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rem&#243;n-Raillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36798/critlit.i31.568" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155bf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.22.24230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/mitologias.861" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15368" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03372298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>