--- v0 (2026-03-31)
+++ v1 (2026-05-05)
@@ -768,1005 +768,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motherhood Specificities With the Rorschach Method</w:t>
+                <w:t xml:space="preserve">Evaluation of Attachment Style and Social Support in Patients With Severe Migraine. Applications in Doctor-Patient Relationships and Treatment Adherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Pheulpin</w:t>
+                <w:t xml:space="preserve">Anne-Laure Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacal Roman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pointurier</w:t>
+                <w:t xml:space="preserve">Eloi Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rorschachiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000137⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.706639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2021.706639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610891v1</w:t>
+                <w:t xml:space="preserve">hal-03578783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Neonatal Behavior Assessment Scale for Infants With Somatic Disorders: Comparison on One Matched Group of Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mariage</w:t>
+                <w:t xml:space="preserve">Drina Candilis-Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fped.2020.506384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Attachment Style and Social Support in Patients With Severe Migraine. Applications in Doctor-Patient Relationships and Treatment Adherence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social and emotional cognition in patients with severe migraine consulting in a tertiary headache center: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magalie Bonnet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Parmentier</w:t>
+                <w:t xml:space="preserve">Géraldine Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Magnin</w:t>
+                <w:t xml:space="preserve">Maxime Bertoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.706639. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177 (8), pp.995-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2021.706639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578783v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and emotional cognition in patients with severe migraine consulting in a tertiary headache center: a preliminary study</w:t>
+                <w:t xml:space="preserve">Accès à la grand-parentalité et remaniements psychiques au Rorschach : à propos d’un cas clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mariage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.09.013⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 230 (4), pp.43-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.230.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110207v1</w:t>
+                <w:t xml:space="preserve">hal-03578795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès à la grand-parentalité et remaniements psychiques au Rorschach : à propos d’un cas clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motherhood Specificities With the Rorschach Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacal Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 230 (4), pp.43-64. </w:t>
+              <w:t xml:space="preserve">Rorschachiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.72-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.230.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578795v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céphalées chroniques quotidiennes et effet de la prise en charge médicale. Une étude longitudinale</w:t>
+                <w:t xml:space="preserve">Primary headaches and individual variables : attachement, mentalization and psychosomatic functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pcp.028.0037⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 565, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.565.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578771v1</w:t>
+                <w:t xml:space="preserve">hal-03578788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Value of the Rorschach Method in Clinical Assessment of Migraine Patients</w:t>
+                <w:t xml:space="preserve">Céphalées chroniques quotidiennes et effet de la prise en charge médicale. Une étude longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rorschachiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (1), pp.42-62. </w:t>
+              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°28 (2), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pcp.028.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578779v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary headaches and individual variables : attachement, mentalization and psychosomatic functioning</w:t>
+                <w:t xml:space="preserve">The Value of the Rorschach Method in Clinical Assessment of Migraine Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 565, pp.69-72. </w:t>
+              <w:t xml:space="preserve">Rorschachiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.42-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.565.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578788v1</w:t>
+                <w:t xml:space="preserve">hal-03578779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migraine, qualité de l’attachement et mentalisation : étude de la dynamique psychique à partir du cas de Sylvie</w:t>
               </w:r>
@@ -1791,64 +1791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176 (9), pp.897-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1874,319 +1874,459 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentaliser : La clé des interactions humaines</w:t>
+                <w:t xml:space="preserve">Placements dans l'enfance et importance du rôle du soutien social à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Debbané</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paco Prada</w:t>
+                <w:t xml:space="preserve">Petersen Célia,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Jean-Dit-Pannel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soutien social et psychotraumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137941v1</w:t>
+                <w:t xml:space="preserve">hal-05596769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mentaliser : La clé des interactions humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debbané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Speranza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur, pp.185-187, 2022, 9782807339248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.debba.2022.01.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thérapie basée sur la mentalisation et théorie de l'attachement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Debbané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'attachement en psychothérapie de l'adulte. Théorie et pratique clinique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-10-085169-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2254,51 +2394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18ED61C5"/>
+    <w:nsid w:val="A707BC55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2485,51 +2625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margaux-bouteloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7834-1081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305889v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteloup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delbosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2024.02.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duarte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hasler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmh.1613" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.244.0298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lain&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.081.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Ang&#233;lique Belot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Roman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pointurier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000137" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drina Candilis-Huisman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.506384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Parmentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Magnin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.706639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sylvestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.09.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.230.0043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vuillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.028.0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.565.0069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03561072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Perroud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Prada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.debba.2022.01.0185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margaux-bouteloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7834-1081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305889v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteloup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delbosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2024.02.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duarte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hasler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmh.1613" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.244.0298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lain&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.081.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Ang&#233;lique Belot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Parmentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Magnin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.706639" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drina Candilis-Huisman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.506384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sylvestre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.09.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.230.0043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Roman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pointurier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.565.0069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vuillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.028.0037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03561072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05596769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petersen C&#233;lia," TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Perroud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Prada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.debba.2022.01.0185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>