--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -768,533 +768,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Attachment Style and Social Support in Patients With Severe Migraine. Applications in Doctor-Patient Relationships and Treatment Adherence</w:t>
+                <w:t xml:space="preserve">Relevance of Neonatal Behavior Assessment Scale for Infants With Somatic Disorders: Comparison on One Matched Group of Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Parmentier</w:t>
+                <w:t xml:space="preserve">André Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Magnin</w:t>
+                <w:t xml:space="preserve">Drina Candilis-Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2021.706639⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2020.506384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578783v1</w:t>
+                <w:t xml:space="preserve">hal-03578797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Neonatal Behavior Assessment Scale for Infants With Somatic Disorders: Comparison on One Matched Group of Control</w:t>
+                <w:t xml:space="preserve">Evaluation of Attachment Style and Social Support in Patients With Severe Migraine. Applications in Doctor-Patient Relationships and Treatment Adherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Mariage</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drina Candilis-Huisman</w:t>
+                <w:t xml:space="preserve">Anne-Laure Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mottet</w:t>
+                <w:t xml:space="preserve">Eloi Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.706639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2020.506384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2021.706639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578797v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and emotional cognition in patients with severe migraine consulting in a tertiary headache center: a preliminary study</w:t>
+                <w:t xml:space="preserve">Accès à la grand-parentalité et remaniements psychiques au Rorschach : à propos d’un cas clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mariage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.09.013⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 230 (4), pp.43-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.230.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110207v1</w:t>
+                <w:t xml:space="preserve">hal-03578795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès à la grand-parentalité et remaniements psychiques au Rorschach : à propos d’un cas clinique</w:t>
+                <w:t xml:space="preserve">Social and emotional cognition in patients with severe migraine consulting in a tertiary headache center: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bertoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 230 (4), pp.43-64. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177 (8), pp.995-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.230.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578795v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motherhood Specificities With the Rorschach Method</w:t>
               </w:r>
@@ -1531,51 +1531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1648,51 +1648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,51 +1791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1843,50 +1843,62 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176 (9), pp.897-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2017.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1900,65 +1912,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placements dans l'enfance et importance du rôle du soutien social à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petersen Célia,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,51 +1998,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soutien social et psychotraumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2040,152 +2052,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentaliser : La clé des interactions humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debbané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Speranza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur, pp.185-187, 2022, 9782807339248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.debba.2022.01.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2195,138 +2207,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapie basée sur la mentalisation et théorie de l'attachement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Debbané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'attachement en psychothérapie de l'adulte. Théorie et pratique clinique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-10-085169-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2394,51 +2406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A707BC55"/>
+    <w:nsid w:val="73A22E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2625,51 +2637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margaux-bouteloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7834-1081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305889v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteloup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delbosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2024.02.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duarte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hasler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmh.1613" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.244.0298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lain&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.081.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Ang&#233;lique Belot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Parmentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Magnin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.706639" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drina Candilis-Huisman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.506384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sylvestre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.09.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.230.0043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Roman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pointurier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.565.0069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vuillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.028.0037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03561072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05596769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petersen C&#233;lia," TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Perroud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Prada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.debba.2022.01.0185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/margaux-bouteloup" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7834-1081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305889v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouteloup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delbosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2024.02.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duarte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hasler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmh.1613" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.244.0298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peyrat-Apicella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Lain&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.081.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Ang&#233;lique Belot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drina Candilis-Huisman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.506384" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Parmentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Magnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.706639" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.230.0043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sylvestre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.09.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pheulpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Roman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pointurier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.565.0069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vuillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.028.0037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03561072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNPGJ9H8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05596769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petersen C&#233;lia," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Perroud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Prada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.debba.2022.01.0185" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>