--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -148,256 +148,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des pratiques d’ancrage documentaire dans les approches ethnographiques : le cas de de la GTM</w:t>
+                <w:t xml:space="preserve">Supporting cooperative work in qualitative analysis: the ergonomic challenges of digital artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coeuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte de l'autre: Dialogue interdisciplinaire autour de l'intertextualité et du discours rapporté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, Estonia. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746175.3746209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462911v1</w:t>
+                <w:t xml:space="preserve">hal-05344563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting cooperative work in qualitative analysis: the ergonomic challenges of digital artifacts</w:t>
+                <w:t xml:space="preserve">Exploration des pratiques d’ancrage documentaire dans les approches ethnographiques : le cas de de la GTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coeuret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le texte de l'autre: Dialogue interdisciplinaire autour de l'intertextualité et du discours rapporté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morgane Pica; Mathieu Goux, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3746175.3746209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05344563v1</w:t>
+                <w:t xml:space="preserve">hal-05462911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperating in Academia with underspecified protocols: A case study of students and researchers practitioners of Grounded theory methodology (GTM).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EUSSET Conf. on Computer-Supported Cooperative Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, New Castle Upon Tyne, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -425,200 +425,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring collaborative practices in qualitative analysis: The case of GTM</w:t>
+                <w:t xml:space="preserve">Co-construction d'un outil d'assistance à l'analyse de textes par théorisation ancrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coeuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Falip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22nd European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centered Computing on the Design of Cooperation Technologies – Doctoral Colloquium Contributions.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, DIJON, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600550v1</w:t>
+                <w:t xml:space="preserve">hal-04409939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d'un outil d'assistance à l'analyse de textes par théorisation ancrée</w:t>
+                <w:t xml:space="preserve">Exploring collaborative practices in qualitative analysis: The case of GTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coeuret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 22nd European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centered Computing on the Design of Cooperation Technologies – Doctoral Colloquium Contributions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSCW, Jun 2024, Rimini, Italie, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48340/ecscw2024_dc05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409939v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -649,64 +649,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Grounded Theory aux outils numériques : fidélité, transformations et tensions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -909,51 +909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coeuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344563v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2025_ep03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_dc05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coeuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2025_ep03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_dc05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>