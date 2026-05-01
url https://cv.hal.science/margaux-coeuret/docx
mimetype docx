--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -148,256 +148,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting cooperative work in qualitative analysis: the ergonomic challenges of digital artifacts</w:t>
+                <w:t xml:space="preserve">Exploration des pratiques d’ancrage documentaire dans les approches ethnographiques : le cas de de la GTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coeuret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le texte de l'autre: Dialogue interdisciplinaire autour de l'intertextualité et du discours rapporté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morgane Pica; Mathieu Goux, Jul 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344563v1</w:t>
+                <w:t xml:space="preserve">hal-05462911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des pratiques d’ancrage documentaire dans les approches ethnographiques : le cas de de la GTM</w:t>
+                <w:t xml:space="preserve">Supporting cooperative work in qualitative analysis: the ergonomic challenges of digital artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coeuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte de l'autre: Dialogue interdisciplinaire autour de l'intertextualité et du discours rapporté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Tallinn Estonia, Estonia. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746175.3746209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462911v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperating in Academia with underspecified protocols: A case study of students and researchers practitioners of Grounded theory methodology (GTM).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Falip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EUSSET Conf. on Computer-Supported Cooperative Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, New Castle Upon Tyne, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -444,64 +444,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d'un outil d'assistance à l'analyse de textes par théorisation ancrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Falip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -649,64 +649,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Grounded Theory aux outils numériques : fidélité, transformations et tensions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Falip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -909,51 +909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coeuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462911v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2025_ep03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_dc05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coeuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344563v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Falip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2025_ep03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_dc05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>