--- v0 (2026-03-17)
+++ v1 (2026-04-18)
@@ -2279,93 +2279,93 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques ROUBAUD, Quelque chose noir</w:t>
+                <w:t xml:space="preserve">Jacques Roubaud. Quelque chose noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coquelle-Roëhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle de Tournemire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Clefs concours, 9782384280544</w:t>
+              <w:t xml:space="preserve">, 288 p., 2025, Clefs concours. Lettres XXe siècle, 978-2-38428-054-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2586,173 +2586,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’arrange le blanc dans le noir » : poétique du blanc chez Jacques Roubaud</w:t>
+                <w:t xml:space="preserve">Espace graphique et générations oulipiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coquelle-Roëhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle-Catel. </w:t>
+              <w:t xml:space="preserve">Christophe Reig; Marc Lapprand; Dominique Raymond; Alain Schaffner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces du blanc : discours et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hémisphères; Maisonneuve &amp; Larose, pp.247-268, 2024, 978-2-37701-166-7</w:t>
+              <w:t xml:space="preserve">Oulipo, générations. Actes du colloque de Cerisy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658039v1</w:t>
+                <w:t xml:space="preserve">hal-04659806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace graphique et générations oulipiennes</w:t>
+                <w:t xml:space="preserve">« J’arrange le blanc dans le noir » : poétique du blanc chez Jacques Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coquelle-Roëhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christophe Reig; Marc Lapprand; Dominique Raymond; Alain Schaffner. </w:t>
+              <w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle-Catel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oulipo, générations. Actes du colloque de Cerisy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+              <w:t xml:space="preserve">Espaces du blanc : discours et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hémisphères; Maisonneuve &amp; Larose, pp.247-268, 2024, 978-2-37701-166-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659806v1</w:t>
+                <w:t xml:space="preserve">hal-04658039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Moins qu’un tanka moins / Qu’un haïku / Densité mémoire » : les « tridents » de Jacques Roubaud</w:t>
               </w:r>
@@ -3017,51 +3017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBBA91D9"/>
+    <w:nsid w:val="55A16F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3165,51 +3165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A2A3822C"/>
+    <w:nsid w:val="1635E2E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3313,51 +3313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B4E1B17D"/>
+    <w:nsid w:val="FECB32FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3461,51 +3461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="904401B3"/>
+    <w:nsid w:val="25516FFA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3609,51 +3609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EAAD0809"/>
+    <w:nsid w:val="BCE08E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3852,51 +3852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uptv.univ-poitiers.fr/program/table-ronde-avec-jacques-roubaud/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coquelle-Ro&#235;hm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1992108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828211v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roubaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Ricotier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatirichvili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Tournemire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1208-jacques-roubaud-quelque-chose-noir-9782384280544.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adawi Morgane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auzoux-Burgunder Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maistre Mathilde De" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapeau-Martin Pierre-Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Jeanne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pippa.fr/Fecondite-du-haiku-dans-la" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022POIT5003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uptv.univ-poitiers.fr/program/table-ronde-avec-jacques-roubaud/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coquelle-Ro&#235;hm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1992108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828211v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roubaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Ricotier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatirichvili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Tournemire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1208-jacques-roubaud-quelque-chose-noir-9782384280544.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adawi Morgane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auzoux-Burgunder Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maistre Mathilde De" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapeau-Martin Pierre-Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Jeanne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pippa.fr/Fecondite-du-haiku-dans-la" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022POIT5003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>