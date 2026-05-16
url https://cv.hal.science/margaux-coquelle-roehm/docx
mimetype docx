--- v1 (2026-04-18)
+++ v2 (2026-05-16)
@@ -1108,372 +1108,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage des nuages, “nuheure” et condensation</w:t>
+                <w:t xml:space="preserve">Le livre imprimé polychrome : regards sur la poétique du support et l’énonciation éditoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coquelle-Roëhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : Le temps et le moment. Poétiques temporelles de la météo en littérature / Time and Tide. Weather Temporalities in Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Duprat; Julia Jordan, Mar 2024, Amiens (Université Picardie Jules Vernes), France</w:t>
+              <w:t xml:space="preserve">Études du livre au XXIe siècle. Deuxième édition (mars-avril 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, René Audet; Corentin Lahouste; Mélodie Simard-Houde; Julien Lefort-Favreau, Mar 2024, Distanciel asynchrone, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659914v1</w:t>
+                <w:t xml:space="preserve">hal-04659924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire et composer avec la Bible : résonances et échos de Qohélet</w:t>
+                <w:t xml:space="preserve">Passage des nuages, “nuheure” et condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coquelle-Roëhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire et écrire avec la Bible : postérité de la Bible nouvelle traduction dite “des écrivains”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Placial; Stéphanie Bertrand; Margaux Coquelle-Roëhm, Jun 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque International : Le temps et le moment. Poétiques temporelles de la météo en littérature / Time and Tide. Weather Temporalities in Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Duprat; Julia Jordan, Mar 2024, Amiens (Université Picardie Jules Vernes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659885v1</w:t>
+                <w:t xml:space="preserve">hal-04659914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La langue, en se changeant, change les choses » : théories et imaginaire linguistiques du groupe Change</w:t>
+                <w:t xml:space="preserve">Traduire et composer avec la Bible : résonances et échos de Qohélet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coquelle-Roëhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Politique du style : Tel Quel et Change, théories et pratiques linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Berthelier; Christelle Reggiani; Jacques-David Ebguy, Apr 2024, Paris (Maison de la recherche, Sorbonne-Université), France</w:t>
+              <w:t xml:space="preserve">Lire et écrire avec la Bible : postérité de la Bible nouvelle traduction dite “des écrivains”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Placial; Stéphanie Bertrand; Margaux Coquelle-Roëhm, Jun 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659910v1</w:t>
+                <w:t xml:space="preserve">hal-04659885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps comme support et / ou médium : de la partition à la performance en passant par le livre (?)</w:t>
+                <w:t xml:space="preserve">« La langue, en se changeant, change les choses » : théories et imaginaire linguistiques du groupe Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coquelle-Roëhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Bruits de langue Recherche-création : médialités politiques et littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire FoReLLIS, Mar 2024, Poitiers (Espace Mendès-France), France</w:t>
+              <w:t xml:space="preserve">Séminaire Politique du style : Tel Quel et Change, théories et pratiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Berthelier; Christelle Reggiani; Jacques-David Ebguy, Apr 2024, Paris (Maison de la recherche, Sorbonne-Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659936v1</w:t>
+                <w:t xml:space="preserve">hal-04659910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le livre imprimé polychrome : regards sur la poétique du support et l’énonciation éditoriale</w:t>
+                <w:t xml:space="preserve">Le corps comme support et / ou médium : de la partition à la performance en passant par le livre (?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coquelle-Roëhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études du livre au XXIe siècle. Deuxième édition (mars-avril 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, René Audet; Corentin Lahouste; Mélodie Simard-Houde; Julien Lefort-Favreau, Mar 2024, Distanciel asynchrone, Canada</w:t>
+              <w:t xml:space="preserve">Journée d’étude Bruits de langue Recherche-création : médialités politiques et littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire FoReLLIS, Mar 2024, Poitiers (Espace Mendès-France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659924v1</w:t>
+                <w:t xml:space="preserve">hal-04659936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“À la façon d’un poème” : ce que Bourbaki fait à Roubaud</w:t>
               </w:r>
@@ -2513,246 +2513,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la « tentation érémitique » à la « poésie de la méditation ». Ascétisme et exercices spirituels</w:t>
+                <w:t xml:space="preserve">« J’arrange le blanc dans le noir » : poétique du blanc chez Jacques Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coquelle-Roëhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Magalie Myoupo; Stéphanie Bertrand. </w:t>
+              <w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle-Catel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes et figures de l'ascétisme (XIX-XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ÉDUL, A paraître</w:t>
+              <w:t xml:space="preserve">Espaces du blanc : discours et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hémisphères; Maisonneuve &amp; Larose, pp.247-268, 2024, 978-2-37701-166-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658052v1</w:t>
+                <w:t xml:space="preserve">hal-04658039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace graphique et générations oulipiennes</w:t>
+                <w:t xml:space="preserve">De la « tentation érémitique » à la « poésie de la méditation ». Ascétisme et exercices spirituels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coquelle-Roëhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christophe Reig; Marc Lapprand; Dominique Raymond; Alain Schaffner. </w:t>
+              <w:t xml:space="preserve">Magalie Myoupo; Stéphanie Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oulipo, générations. Actes du colloque de Cerisy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+              <w:t xml:space="preserve">Formes et figures de l'ascétisme (XIX-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉDUL, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659806v1</w:t>
+                <w:t xml:space="preserve">hal-04658052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’arrange le blanc dans le noir » : poétique du blanc chez Jacques Roubaud</w:t>
+                <w:t xml:space="preserve">Espace graphique et générations oulipiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Coquelle-Roëhm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marianne Simon-Oikawa; Hélène Campaignolle-Catel. </w:t>
+              <w:t xml:space="preserve">Christophe Reig; Marc Lapprand; Dominique Raymond; Alain Schaffner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces du blanc : discours et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hémisphères; Maisonneuve &amp; Larose, pp.247-268, 2024, 978-2-37701-166-7</w:t>
+              <w:t xml:space="preserve">Oulipo, générations. Actes du colloque de Cerisy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658039v1</w:t>
+                <w:t xml:space="preserve">hal-04659806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Moins qu’un tanka moins / Qu’un haïku / Densité mémoire » : les « tridents » de Jacques Roubaud</w:t>
               </w:r>
@@ -3017,51 +3017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55A16F8B"/>
+    <w:nsid w:val="44591A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3165,51 +3165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1635E2E0"/>
+    <w:nsid w:val="90029A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3313,51 +3313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FECB32FC"/>
+    <w:nsid w:val="8D893F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3461,51 +3461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25516FFA"/>
+    <w:nsid w:val="8EBBE782"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3609,51 +3609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BCE08E8B"/>
+    <w:nsid w:val="D15BDEE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3852,51 +3852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uptv.univ-poitiers.fr/program/table-ronde-avec-jacques-roubaud/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coquelle-Ro&#235;hm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1992108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828211v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roubaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Ricotier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatirichvili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Tournemire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1208-jacques-roubaud-quelque-chose-noir-9782384280544.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adawi Morgane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auzoux-Burgunder Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maistre Mathilde De" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapeau-Martin Pierre-Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Jeanne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pippa.fr/Fecondite-du-haiku-dans-la" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022POIT5003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uptv.univ-poitiers.fr/program/table-ronde-avec-jacques-roubaud/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coquelle-Ro&#235;hm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1992108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828211v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roubaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Ricotier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatirichvili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Tournemire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1208-jacques-roubaud-quelque-chose-noir-9782384280544.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adawi Morgane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auzoux-Burgunder Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maistre Mathilde De" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapeau-Martin Pierre-Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Jeanne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pippa.fr/Fecondite-du-haiku-dans-la" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022POIT5003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>