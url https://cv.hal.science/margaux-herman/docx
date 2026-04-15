--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -910,447 +910,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women and War</w:t>
+                <w:t xml:space="preserve">Women and Myths of Foundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Women in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.143-158, 2024, </w:t>
+              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.59-68, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1324z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1324q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471078v1</w:t>
+                <w:t xml:space="preserve">hal-05471071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Constitutional and Legal Changes Relating to the Political Participation of Women (1993–2018)</w:t>
+                <w:t xml:space="preserve">Women and War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gennet Zewide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Women in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.129-140, 2024, History of Women in Ethiopia, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1325h⟩</w:t>
+              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.143-158, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1324z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05471060v1</w:t>
+                <w:t xml:space="preserve">hal-05471078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethiopian Christian Queens from Medieval Times to the End of the 19th Century</w:t>
+                <w:t xml:space="preserve">A Review of Constitutional and Legal Changes Relating to the Political Participation of Women (1993–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennet Zewide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Women in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.102-109, 2024, </w:t>
+              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.129-140, 2024, History of Women in Ethiopia, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1324u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1325h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471075v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who Wrote Ethiopian Women’s History and how to Write it?</w:t>
+                <w:t xml:space="preserve">Ethiopian Christian Queens from Medieval Times to the End of the 19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Women in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.102-109, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre français des études éthiopiennes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1324o⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1324u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471047v1</w:t>
+                <w:t xml:space="preserve">hal-05471075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women and Myths of Foundation</w:t>
+                <w:t xml:space="preserve">Who Wrote Ethiopian Women’s History and how to Write it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margaux Herman. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Women in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.59-68, 2024, </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre français des études éthiopiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-55, 2024, Ad'É Books, Contemporary Horn of Africa, 978-2-11-172324-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1324q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1324o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471071v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a History of Women in Medieval Ethiopia</w:t>
               </w:r>
@@ -2112,51 +2112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermede.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iremam.mmsh.fr/fr/anr-i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cfee.hypotheses.org/category/divers/actualites-de-nos-programmes-news-from-our-programs/women-and-gender-in-the-horn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1583" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Danilova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Rouillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delombera Negga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/2643" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thabiti Willis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Pertridis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Olohou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennet Zewide" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1325h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324u" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324q" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/55712" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004419582_014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.store.tsehaipublishers.com/product_info.php/social-sciences/movements-in-ethiopia-ethiopia-in-movement-vol-p-163#!tab1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.1161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.417." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_1407.ahtml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dewel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05471040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA010630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermede.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iremam.mmsh.fr/fr/anr-i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cfee.hypotheses.org/category/divers/actualites-de-nos-programmes-news-from-our-programs/women-and-gender-in-the-horn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1583" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Danilova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Rouillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delombera Negga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/2643" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thabiti Willis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Pertridis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Olohou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324q" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennet Zewide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1325h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324u" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/55712" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004419582_014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.store.tsehaipublishers.com/product_info.php/social-sciences/movements-in-ethiopia-ethiopia-in-movement-vol-p-163#!tab1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.1161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.417." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_1407.ahtml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dewel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05471040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA010630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>