--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -910,447 +910,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women and Myths of Foundation</w:t>
+                <w:t xml:space="preserve">Women and War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Women in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.59-68, 2024, </w:t>
+              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.143-158, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1324q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1324z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471071v1</w:t>
+                <w:t xml:space="preserve">hal-05471078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women and War</w:t>
+                <w:t xml:space="preserve">A Review of Constitutional and Legal Changes Relating to the Political Participation of Women (1993–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennet Zewide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Women in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.143-158, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1324z⟩</w:t>
+              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.129-140, 2024, History of Women in Ethiopia, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1325h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471078v1</w:t>
+                <w:t xml:space="preserve">halshs-05471060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Constitutional and Legal Changes Relating to the Political Participation of Women (1993–2018)</w:t>
+                <w:t xml:space="preserve">Who Wrote Ethiopian Women’s History and how to Write it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margaux Herman. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Women in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.129-140, 2024, History of Women in Ethiopia, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1325h⟩</w:t>
+                <w:t xml:space="preserve">Centre français des études éthiopiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-55, 2024, Ad'É Books, Contemporary Horn of Africa, 978-2-11-172324-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1324o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05471060v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethiopian Christian Queens from Medieval Times to the End of the 19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Women in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.102-109, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1324u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who Wrote Ethiopian Women’s History and how to Write it?</w:t>
+                <w:t xml:space="preserve">Women and Myths of Foundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Women in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Centre français des études éthiopiennes, pp.59-68, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1324q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre français des études éthiopiennes</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05471047v1</w:t>
+                <w:t xml:space="preserve">hal-05471071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a History of Women in Medieval Ethiopia</w:t>
               </w:r>
@@ -2112,51 +2112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermede.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iremam.mmsh.fr/fr/anr-i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cfee.hypotheses.org/category/divers/actualites-de-nos-programmes-news-from-our-programs/women-and-gender-in-the-horn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1583" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Danilova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Rouillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delombera Negga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/2643" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thabiti Willis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Pertridis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Olohou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324q" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennet Zewide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1325h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324u" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/55712" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004419582_014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.store.tsehaipublishers.com/product_info.php/social-sciences/movements-in-ethiopia-ethiopia-in-movement-vol-p-163#!tab1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.1161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.417." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_1407.ahtml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dewel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05471040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA010630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermede.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iremam.mmsh.fr/fr/anr-i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cfee.hypotheses.org/category/divers/actualites-de-nos-programmes-news-from-our-programs/women-and-gender-in-the-horn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510634v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1583" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Danilova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Rouillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delombera Negga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/2643" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thabiti Willis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Pertridis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Olohou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennet Zewide" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1325h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324u" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1324q" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/55712" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004419582_014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.store.tsehaipublishers.com/product_info.php/social-sciences/movements-in-ethiopia-ethiopia-in-movement-vol-p-163#!tab1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.1161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.417." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/title_1407.ahtml" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dewel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05471040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA010630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>