--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2109,230 +2109,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact method for a continuous scheduling problem with concave efficiency functions</w:t>
+                <w:t xml:space="preserve">Polyhedral results and valid inequalities for resource-constrained scheduling problem event-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Kis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaspard Monge Program for Optimization and operations research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saclay, France</w:t>
+              <w:t xml:space="preserve">29th Conference of the European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136590v1</w:t>
+                <w:t xml:space="preserve">hal-02136596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral results and valid inequalities for resource-constrained scheduling problem event-based models</w:t>
+                <w:t xml:space="preserve">An exact method for a continuous scheduling problem with concave efficiency functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamás Kis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference of the European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Gaspard Monge Program for Optimization and operations research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136596v1</w:t>
+                <w:t xml:space="preserve">hal-02136590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation linéaire mixte et programmation par contraintes pour un problème d'ordonnancement a contraintes énergétiques</w:t>
               </w:r>
@@ -2610,437 +2610,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode exacte pour un problème d’ordonnancement continu avec contrainte énergétique</w:t>
+                <w:t xml:space="preserve">Flow and energy based satisfiability tests for the Continuous Energy-Constrained Scheduling Problem with concave piecewise linear functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France. 2p</w:t>
+              <w:t xml:space="preserve">Doctoral Program, 21th International Conference on Principles and Practice of Constraint Programming </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp 70-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136634v1</w:t>
+                <w:t xml:space="preserve">hal-01288033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and energy based satisfiability tests for the Continuous Energy-Constrained Scheduling Problem with concave piecewise linear functions</w:t>
+                <w:t xml:space="preserve">A hybrid exact method for a scheduling problem with a continuous resource and energy constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Program, 21th International Conference on Principles and Practice of Constraint Programming </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp 70-81</w:t>
+              <w:t xml:space="preserve">12th International Conference on Integration of Artificial Intelligence and Operation Research Techniques on Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288033v1</w:t>
+                <w:t xml:space="preserve">hal-02136670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid exact method for a scheduling problem with a continuous resource and energy constraints</w:t>
+                <w:t xml:space="preserve">A batch sizing and scheduling problem on parallel machines with different speeds, maintenance operations, setup times and energy costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Pradenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Integration of Artificial Intelligence and Operation Research Techniques on Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136670v1</w:t>
+                <w:t xml:space="preserve">hal-01166498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch sizing and scheduling problem on parallel machines with different speeds, maintenance operations, setup times and energy costs</w:t>
+                <w:t xml:space="preserve">Méthode exacte pour un problème d’ordonnancement continu avec contrainte énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. 17p</w:t>
+              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166498v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition nécessaire utilisant le raisonnement énergétique pour un problème d'ordonnancement à contraintes énergétiques</w:t>
               </w:r>
@@ -4150,84 +4150,198 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrated job and maintenance scheduling with equipment health index and health requirement for flow time minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bin Packing with Thresholds: Mathematical Models and Theoretical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4268,51 +4382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4322,51 +4436,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire de la gestion des charges d'une flotte de bus électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Mąkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4375,84 +4489,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4462,211 +4576,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering Rules for Flow Time Minimization in a Parallel Machine Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP 2020: Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.462-477, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new CP-approach for a parallel machine scheduling problem with time constraints on machine qualifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.426-442, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19212-9_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4676,114 +4790,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. UPS Toulouse - Université Toulouse 3 Paul Sabatier, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01417288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4930,51 +5044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#261;kowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012310200003639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malapert Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01469192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Medina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Pradenas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DAM.2018.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hung Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9271-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0423-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9192-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_27" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_28" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01417288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#261;kowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012310200003639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malapert Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01469192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Medina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Pradenas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DAM.2018.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hung Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9271-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0423-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9192-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_27" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01417288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>