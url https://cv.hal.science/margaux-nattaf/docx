--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -100,636 +100,636 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme génétique pour l'ordonnancement de la production et de la maintenance sur une machine avec indice de santé</w:t>
+                <w:t xml:space="preserve">Improving preemptive relaxation-based filtering for flowtime minimization in single machine scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Badin</w:t>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534988v1</w:t>
+                <w:t xml:space="preserve">hal-05534834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving preemptive relaxation-based filtering for flowtime minimization in single machine scheduling</w:t>
+                <w:t xml:space="preserve">Un algorithme génétique pour l'ordonnancement de la production et de la maintenance sur une machine avec indice de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bonnin</w:t>
+                <w:t xml:space="preserve">Victor Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534834v1</w:t>
+                <w:t xml:space="preserve">hal-05534988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : méthodes de résolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : propriétés structurelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024111v1</w:t>
+                <w:t xml:space="preserve">hal-05023454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : propriétés structurelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modèles de gestion de l’usage d’une flotte de bus électriques pour minimiser le vieillissement des batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Mąkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 - 26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">ROADEF 2025, 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023454v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de gestion de l’usage d’une flotte de bus électriques pour minimiser le vieillissement des batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Mąkowski</w:t>
+                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : méthodes de résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025, 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998003v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Global Constraint for Minimizing the Flowtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -776,77 +776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation du délai moyen : une contrainte globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -923,64 +923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémi Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 - 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -999,446 +999,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Problems with Equipment Health Index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+                <w:t xml:space="preserve">Extending Smith's Rule with Task Mandatory Parts and Release Dates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">PMS 2022 (18th International Workshop on Project Management and Scheduling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595411v1</w:t>
+                <w:t xml:space="preserve">hal-03641789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Smith's Rule with Task Mandatory Parts and Release Dates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Minimisation du délai moyen : relaxations et complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2022 (18th International Workshop on Project Management and Scheduling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641789v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du délai moyen : relaxations et complexité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement de la production et de la maintenance sur une machine multicomposant: étude de complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595331v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de la production et de la maintenance sur une machine multicomposant: étude de complexité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scheduling Problems with Equipment Health Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595366v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie circulaire et planification de maintenances pour optimiser la durée de vie d'un produit</w:t>
               </w:r>
@@ -1450,64 +1450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2021 - 22ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1545,51 +1545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Flow Time on a Single Machine with Job Families and Setup Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malapert Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMS 2020 (17th International Workshop on Project Management and Scheduling)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1614,51 +1614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de résolution pour l’ordonnancement de familles de tâches sur machines parallèles et avec contraintes de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Yugma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel machine scheduling with time constraints on machine qualifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,51 +1804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative scheduling with variable task profiles and concave piecewise linear processing rate functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1899,51 +1899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement des modèles à événements : application au CECSP et au RCPSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2007,51 +2007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhedral results and valid inequalities for the Continuous Energy-Constrained Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,51 +2115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhedral results and valid inequalities for resource-constrained scheduling problem event-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2223,51 +2223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact method for a continuous scheduling problem with concave efficiency functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2318,51 +2318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation linéaire mixte et programmation par contraintes pour un problème d'ordonnancement a contraintes énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,51 +2413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact method for the Continuous Energy-Constrained Scheduling Problem with concave piecewise linear functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,51 +2508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités valides pour les modèles à événements des problèmes d’ordonnancement sous contraintes de ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,372 +2610,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and energy based satisfiability tests for the Continuous Energy-Constrained Scheduling Problem with concave piecewise linear functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A hybrid exact method for a scheduling problem with a continuous resource and energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Program, 21th International Conference on Principles and Practice of Constraint Programming </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp 70-81</w:t>
+              <w:t xml:space="preserve">12th International Conference on Integration of Artificial Intelligence and Operation Research Techniques on Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288033v1</w:t>
+                <w:t xml:space="preserve">hal-02136670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid exact method for a scheduling problem with a continuous resource and energy constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A batch sizing and scheduling problem on parallel machines with different speeds, maintenance operations, setup times and energy costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Pradenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Integration of Artificial Intelligence and Operation Research Techniques on Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136670v1</w:t>
+                <w:t xml:space="preserve">hal-01166498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch sizing and scheduling problem on parallel machines with different speeds, maintenance operations, setup times and energy costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Flow and energy based satisfiability tests for the Continuous Energy-Constrained Scheduling Problem with concave piecewise linear functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. 17p</w:t>
+              <w:t xml:space="preserve">Doctoral Program, 21th International Conference on Principles and Practice of Constraint Programming </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp 70-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166498v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode exacte pour un problème d’ordonnancement continu avec contrainte énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3020,217 +3020,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition nécessaire utilisant le raisonnement énergétique pour un problème d'ordonnancement à contraintes énergétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A polynomial satisfiability test using energetic reasoning for energy-constraint scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Project Management and Scheduling (PMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946396v1</w:t>
+                <w:t xml:space="preserve">hal-00978706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial satisfiability test using energetic reasoning for energy-constraint scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Condition nécessaire utilisant le raisonnement énergétique pour un problème d'ordonnancement à contraintes énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Project Management and Scheduling (PMS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. pp.169-172</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978706v1</w:t>
+                <w:t xml:space="preserve">hal-00946396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3287,64 +3287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Martinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 331 (3), pp.756-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3391,77 +3391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and solving framework for tactical maintenance planning problems with health index considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 170, pp.106763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3495,77 +3495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the sum of completion times on a single machine with health index and flexible maintenance operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151, pp.106092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3599,51 +3599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhedral results and valid inequalities for the Continuous Energy-Constrained Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Kis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3716,51 +3716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Machine Scheduling with Time Constraints on Machine Qualifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,51 +3833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative scheduling with variable task profiles and concave piecewise linear processing rate functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic reasoning and mixed-integer linear programming for scheduling with a continuous resource and linear efficiency functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,51 +4054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid exact method for a scheduling problem with a continuous resource and energy constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,255 +4184,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated job and maintenance scheduling with equipment health index and health requirement for flow time minimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bin Packing with Thresholds: Mathematical Models and Theoretical Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Martinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572543v1</w:t>
+                <w:t xml:space="preserve">hal-05230011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Packing with Thresholds: Mathematical Models and Theoretical Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated job and maintenance scheduling with equipment health index and health requirement for flow time minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Martinovic</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230011v1</w:t>
+                <w:t xml:space="preserve">hal-05572543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4450,64 +4450,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire de la gestion des charges d'une flotte de bus électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Mąkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,64 +4590,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering Rules for Flow Time Minimization in a Parallel Machine Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP 2020: Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.462-477, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4681,64 +4681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new CP-approach for a parallel machine scheduling problem with time constraints on machine qualifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.426-442, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4804,51 +4804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. UPS Toulouse - Université Toulouse 3 Paul Sabatier, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5044,51 +5044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#261;kowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012310200003639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malapert Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01469192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Medina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Pradenas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DAM.2018.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hung Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9271-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0423-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9192-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_27" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01417288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#261;kowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012310200003639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malapert Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01469192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Medina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Pradenas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DAM.2018.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hung Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9271-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0423-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9192-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_27" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01417288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>