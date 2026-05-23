--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -100,636 +100,636 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving preemptive relaxation-based filtering for flowtime minimization in single machine scheduling</w:t>
+                <w:t xml:space="preserve">Un algorithme génétique pour l'ordonnancement de la production et de la maintenance sur une machine avec indice de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bonnin</w:t>
+                <w:t xml:space="preserve">Victor Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534834v1</w:t>
+                <w:t xml:space="preserve">hal-05534988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme génétique pour l'ordonnancement de la production et de la maintenance sur une machine avec indice de santé</w:t>
+                <w:t xml:space="preserve">Improving preemptive relaxation-based filtering for flowtime minimization in single machine scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Badin</w:t>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534988v1</w:t>
+                <w:t xml:space="preserve">hal-05534834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : propriétés structurelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : méthodes de résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 - 26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023454v1</w:t>
+                <w:t xml:space="preserve">hal-05024111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de gestion de l’usage d’une flotte de bus électriques pour minimiser le vieillissement des batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : propriétés structurelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Xavier Thivel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025, 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998003v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : méthodes de résolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modèles de gestion de l’usage d’une flotte de bus électriques pour minimiser le vieillissement des batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Mąkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025, 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024111v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Global Constraint for Minimizing the Flowtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -776,77 +776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation du délai moyen : une contrainte globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -923,64 +923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémi Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 - 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -999,446 +999,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Smith's Rule with Task Mandatory Parts and Release Dates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Scheduling Problems with Equipment Health Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2022 (18th International Workshop on Project Management and Scheduling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641789v1</w:t>
+                <w:t xml:space="preserve">hal-03595411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du délai moyen : relaxations et complexité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extending Smith's Rule with Task Mandatory Parts and Release Dates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">PMS 2022 (18th International Workshop on Project Management and Scheduling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595331v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement de la production et de la maintenance sur une machine multicomposant: étude de complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Problems with Equipment Health Index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+                <w:t xml:space="preserve">Minimisation du délai moyen : relaxations et complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595411v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie circulaire et planification de maintenances pour optimiser la durée de vie d'un produit</w:t>
               </w:r>
@@ -1450,64 +1450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2021 - 22ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1545,51 +1545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Flow Time on a Single Machine with Job Families and Setup Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malapert Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMS 2020 (17th International Workshop on Project Management and Scheduling)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1614,51 +1614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de résolution pour l’ordonnancement de familles de tâches sur machines parallèles et avec contraintes de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Yugma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel machine scheduling with time constraints on machine qualifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,51 +1804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative scheduling with variable task profiles and concave piecewise linear processing rate functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1899,51 +1899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement des modèles à événements : application au CECSP et au RCPSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2007,51 +2007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhedral results and valid inequalities for the Continuous Energy-Constrained Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2109,260 +2109,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral results and valid inequalities for resource-constrained scheduling problem event-based models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An exact method for a continuous scheduling problem with concave efficiency functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamás Kis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference of the European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Gaspard Monge Program for Optimization and operations research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136596v1</w:t>
+                <w:t xml:space="preserve">hal-02136590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact method for a continuous scheduling problem with concave efficiency functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Polyhedral results and valid inequalities for resource-constrained scheduling problem event-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Kis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaspard Monge Program for Optimization and operations research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saclay, France</w:t>
+              <w:t xml:space="preserve">29th Conference of the European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136590v1</w:t>
+                <w:t xml:space="preserve">hal-02136596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation linéaire mixte et programmation par contraintes pour un problème d'ordonnancement a contraintes énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,51 +2413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact method for the Continuous Energy-Constrained Scheduling Problem with concave piecewise linear functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,51 +2508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités valides pour les modèles à événements des problèmes d’ordonnancement sous contraintes de ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,627 +2610,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid exact method for a scheduling problem with a continuous resource and energy constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Méthode exacte pour un problème d’ordonnancement continu avec contrainte énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Integration of Artificial Intelligence and Operation Research Techniques on Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136670v1</w:t>
+                <w:t xml:space="preserve">hal-02136634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch sizing and scheduling problem on parallel machines with different speeds, maintenance operations, setup times and energy costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flow and energy based satisfiability tests for the Continuous Energy-Constrained Scheduling Problem with concave piecewise linear functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. 17p</w:t>
+              <w:t xml:space="preserve">Doctoral Program, 21th International Conference on Principles and Practice of Constraint Programming </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp 70-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166498v1</w:t>
+                <w:t xml:space="preserve">hal-01288033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and energy based satisfiability tests for the Continuous Energy-Constrained Scheduling Problem with concave piecewise linear functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A hybrid exact method for a scheduling problem with a continuous resource and energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Program, 21th International Conference on Principles and Practice of Constraint Programming </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cork, Ireland. pp 70-81</w:t>
+              <w:t xml:space="preserve">12th International Conference on Integration of Artificial Intelligence and Operation Research Techniques on Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288033v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode exacte pour un problème d’ordonnancement continu avec contrainte énergétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A batch sizing and scheduling problem on parallel machines with different speeds, maintenance operations, setup times and energy costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Pradenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France. 2p</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136634v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial satisfiability test using energetic reasoning for energy-constraint scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Condition nécessaire utilisant le raisonnement énergétique pour un problème d'ordonnancement à contraintes énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Project Management and Scheduling (PMS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. pp.169-172</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978706v1</w:t>
+                <w:t xml:space="preserve">hal-00946396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition nécessaire utilisant le raisonnement énergétique pour un problème d'ordonnancement à contraintes énergétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A polynomial satisfiability test using energetic reasoning for energy-constraint scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Project Management and Scheduling (PMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946396v1</w:t>
+                <w:t xml:space="preserve">hal-00978706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3287,64 +3287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Martinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 331 (3), pp.756-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3391,77 +3391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and solving framework for tactical maintenance planning problems with health index considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 170, pp.106763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3495,77 +3495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the sum of completion times on a single machine with health index and flexible maintenance operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151, pp.106092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3599,51 +3599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhedral results and valid inequalities for the Continuous Energy-Constrained Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Kis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3716,51 +3716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Machine Scheduling with Time Constraints on Machine Qualifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,51 +3833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative scheduling with variable task profiles and concave piecewise linear processing rate functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic reasoning and mixed-integer linear programming for scheduling with a continuous resource and linear efficiency functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,51 +4054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid exact method for a scheduling problem with a continuous resource and energy constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,255 +4184,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Packing with Thresholds: Mathematical Models and Theoretical Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated job and maintenance scheduling with equipment health index and health requirement for flow time minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Martinovic</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230011v1</w:t>
+                <w:t xml:space="preserve">hal-05572543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated job and maintenance scheduling with equipment health index and health requirement for flow time minimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bin Packing with Thresholds: Mathematical Models and Theoretical Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Martinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572543v1</w:t>
+                <w:t xml:space="preserve">hal-05230011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4450,64 +4450,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire de la gestion des charges d'une flotte de bus électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Mąkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,64 +4590,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering Rules for Flow Time Minimization in a Parallel Machine Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP 2020: Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.462-477, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4681,64 +4681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new CP-approach for a parallel machine scheduling problem with time constraints on machine qualifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.426-442, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4804,51 +4804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement sous contraintes d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. UPS Toulouse - Université Toulouse 3 Paul Sabatier, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5044,51 +5044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#261;kowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012310200003639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malapert Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01469192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Medina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Pradenas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DAM.2018.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hung Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9271-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0423-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9192-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_27" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01417288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M&#261;kowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012310200003639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malapert Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01469192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Medina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Pradenas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.106092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DAM.2018.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hung Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-017-9271-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0423-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-015-9192-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_27" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19212-9_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01417288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>