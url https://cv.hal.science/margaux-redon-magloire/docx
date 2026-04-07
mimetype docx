--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -266,510 +266,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CNIL : sanctions pour défaut de consentement à l'affichage des publicités entre les courriels des utilisateurs du service de messagerie d'Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05032191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport du HCJP du 20 juin 2025 : focus sur les impacts juridiques et règlementaires de l’intelligence artificielle en matière d’assurances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">CNIL : sanctions pour défaut de consentement à l'affichage des publicités entre les courriels des utilisateurs du service de messagerie d'Orange</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection commerciale et données personnelles : la CNIL sanctionne les courtiers en données deux fois en un jour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le début de l'affaire Shein : les fondements potentiels de la modération des contenus illicites en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit du numérique LENUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CJUE : en cas de violation de données à caractère personnel, l'autorité de contrôle n'est pas obligée de prendre une mesure correctrice, en particulier d'imposer une amende administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.225</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">CJUE : en cas de violation de données à caractère personnel, l'autorité de contrôle n'est pas obligée de prendre une mesure correctrice, en particulier d'imposer une amende administrative</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04906135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CJUE : à la suite d'une violation du RGPD par des tiers, la crainte d'un potentiel usage abusif de données à caractère personnel est susceptible, à elle seule, de constituer un « dommage moral »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.56</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle et le risque assurantiel : un cadre juridique en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479734v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05479639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence d'obligation de déclaration des résultats de tests génétiques en assurance prévoyance</w:t>
               </w:r>
@@ -1126,303 +1126,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’appréhension des enjeux de l’intelligence artificielle en santé : une régulation fondée sur les risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’action publique face aux problèmes pernicieux : quels dispositifs stratégiques concevoir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Politiques et Management Publics (APMP), May 2024, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage responsable des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et sobriété numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution de la notion de liberté d’expression et son application à l’environnement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixité et mutation(s) de la Ve République. Aspects numériques, environnementaux et institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux juridiques de l'IA sur l'évaluation du risque en assurance santé privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Journées Internationales de Recherche sur l’Intelligence Artificielle (JIRIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Excelia Business School, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479824v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05479865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement réglementaire lié à la blockchain : aspects européens et de droit comparé</w:t>
               </w:r>
@@ -3568,51 +3568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521872v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Redon-Magloire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Arcelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Redon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lassurance-sante-privee-a-lepreuve-objets-connectes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/actualites/more-competition-between-health-insurers-less-protection-patients-health-insurance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156733v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leplat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leriche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03991819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1G017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521872v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Redon-Magloire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Arcelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Redon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lassurance-sante-privee-a-lepreuve-objets-connectes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/actualites/more-competition-between-health-insurers-less-protection-patients-health-insurance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156733v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leplat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leriche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03991819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1G017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>