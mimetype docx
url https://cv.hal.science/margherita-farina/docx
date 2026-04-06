--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2010,385 +2010,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stefano Evodio Assemani e la collezione orientale della Biblioteca Medicea Laurenziana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Christian East in the Latin West. Assemani’s Bibliotheca Orientalis (1719-2019) 300th Anniversary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zelijko Paša; Riccardo Contini, Nov 2019, Rome, Italy. pp.319-354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syriac metalinguistic terminology between 6th and 9th cent.: Some open issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitistischen Forschungskolloquium, "Forschungsperspektiven der Semitistik"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simona Olivieri, May 2021, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Rome (1584) à Florence (1815) en passant par Paris (1811) : Circulations de la Tipografia Medicea »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Histoire des Savoirs et Circulations à l'époque moderne”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic thinking and ideas on language at the Typographia Medicea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediating Scripture: Judeo-Persian Tobit as Global Crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mahnaz Yousoufzadeh; Laurent Héricher, Dec 2021, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The development of syntax within the Syriac grammatical tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHOLS XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan, Università Cattolica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981891v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-03980597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du qanūn au qiyās: règle, paradigme et analogie dans la tradition grammaticale syriaque</w:t>
               </w:r>
@@ -2437,165 +2437,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écritures syriaques à Rome : syriaque, arabe, garshouni et latin dans la cosmopolis graphique de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures en contact. Interactions et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIS « Scripta-PSL. Histoire et pratiques de l'écrit »; Fanny Chassain-Pichon; Antonio Ricciardetto; Cécile Guillaume-Pey, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en perspective de la tradition grammaticale syriaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche HTL Labex EFL 2017-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie Aussaint, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981827v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03980579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert, sélection, redéfinition: la grammaire de Georges Amira (1596) comme lieu de construction d’une identité linguistique syriaco-latine</w:t>
               </w:r>
@@ -3100,208 +3100,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The lexicographical and grammatical studies by Giovanni Battista Raimondi (Rome 1580 – 1614 ca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documenter et décrire les langues d’Asie : histoire et épistémologi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documenter et décrire les langues d’Asie : histoire et épistémologie, éd. par E. Aussant et F. Simon, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société d'histoire et d'épistémologie des sciences du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.427-464, 2025, HEL livres, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transfert, sélection, redéfinition : la grammaire de Georges Amira (1596) comme lieu de construction d’une identité linguistique syriaco-latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcello Garzaniti; Vassa Kontouma; Vassilios Makrides. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrétiens orientaux et République des Lettres aux XVIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306065v2</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03980747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel the Annotator: notes on Greek, Syriac and Arabic glosses in the manuscripts copied by Daniel of Mardin</w:t>
               </w:r>
@@ -3500,186 +3500,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimondi Criticizes the Terms under which the Typographia Medicea is Sold to Him</w:t>
+                <w:t xml:space="preserve">‛Amīra’s Grammatica Syriaca: Genesis, Structure and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuschner, Eckhard; Wolf, Gerhard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medici Oriental Press. Knowledge and Cultural Transfer around 1600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Olschki, pp.67-99, 2022, 9788822267924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">‛Amīra’s Grammatica Syriaca: Genesis, Structure and Perspectives</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondi Criticizes the Terms under which the Typographia Medicea is Sold to Him</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuschner, Eckhard; Wolf, Gerhard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medici Oriental Press. Knowledge and Cultural Transfer around 1600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olschki, pp.67-99, 2022, 9788822267924</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olschki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-263, 2022, 9788822267924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115865v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondi on «Loca deprauata» in the Syriac New Testament Published in Vienna 1555 and in the Antwerp Polyglot Bible of 1572</w:t>
               </w:r>
@@ -3692,51 +3692,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuschner, Eckhard; Wolf, Gerhard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medici Oriental Press. Knowledge and Cultural Transfer around 1600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olschki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-234, 2022, 9788822267924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3791,51 +3791,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuschner, Eckhard; Wolf, Gerhard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medici Oriental Press. Knowledge and Cultural Transfer around 1600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olschki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.379-400, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4295,173 +4295,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A new catalogue of the Syriac and garshuni manuscripts of the Biblioteca Medicea Laurenziana of Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Briquel-Chatonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscripta Syriaca 4. Des sources de première main</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geuthner, pp.39-48, 2015, Cahiers d'études syriaques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Grammatica Metrica di Barhebraeus (XIII sec.) e le sue glosse. Siriaco, greco e arabo in contatto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Benedetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rappresentazioni linguistiche dell'identità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.107-125, 2015, Quaderni di ΑΙΩΝ N.S. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115216v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02115157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accidents of the verb in some medieval Syriac grammars</w:t>
               </w:r>
@@ -5337,51 +5337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Farina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Coakley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/115778" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876105v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.119659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.17013.ber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Giorgio Borbone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/147783508X393039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-PJ5XQ9SJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973750v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brelaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Daccache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Debie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ruani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Eco Conti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306065v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fupress.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/10414" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305604v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822267924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876110v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Farina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Coakley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/115778" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876105v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.119659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.17013.ber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Giorgio Borbone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/147783508X393039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-PJ5XQ9SJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973750v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brelaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Daccache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Debie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ruani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Eco Conti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/10414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306065v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fupress.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305604v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822267924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876110v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>