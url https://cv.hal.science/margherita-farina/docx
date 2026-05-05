--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -702,165 +702,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giovanni Battista Raimondi’s Travel in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriente Moderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.52-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Autograph by 'Abdīšō' Marūn. Renaissance Rome and the Syriac Churches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eastern Christian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.241-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114152v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02114130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barhebraeus’ Metrical Grammar and Ms. BML Or. 298: Codicological and Linguistic Remarks</w:t>
               </w:r>
@@ -2010,385 +2010,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The development of syntax within the Syriac grammatical tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICHOLS XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milan, Università Cattolica, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic thinking and ideas on language at the Typographia Medicea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediating Scripture: Judeo-Persian Tobit as Global Crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mahnaz Yousoufzadeh; Laurent Héricher, Dec 2021, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefano Evodio Assemani e la collezione orientale della Biblioteca Medicea Laurenziana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Christian East in the Latin West. Assemani’s Bibliotheca Orientalis (1719-2019) 300th Anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zelijko Paša; Riccardo Contini, Nov 2019, Rome, Italy. pp.319-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syriac metalinguistic terminology between 6th and 9th cent.: Some open issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semitistischen Forschungskolloquium, "Forschungsperspektiven der Semitistik"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simona Olivieri, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De Rome (1584) à Florence (1815) en passant par Paris (1811) : Circulations de la Tipografia Medicea »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire “Histoire des Savoirs et Circulations à l'époque moderne”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981877v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03981891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du qanūn au qiyās: règle, paradigme et analogie dans la tradition grammaticale syriaque</w:t>
               </w:r>
@@ -2437,234 +2437,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transfert, sélection, redéfinition: la grammaire de Georges Amira (1596) comme lieu de construction d’une identité linguistique syriaco-latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrétiens orientaux et République des Lettres aux 16e-18e siècles: correspondances, voyages, controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vassa Kontouma (EPHE); Massimiliano Garzaniti (Università di Firenze); Vasilios Makrides (Universität Erfurt), Jul 2019, Menaggio, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en perspective de la tradition grammaticale syriaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche HTL Labex EFL 2017-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Aussaint, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écritures syriaques à Rome : syriaque, arabe, garshouni et latin dans la cosmopolis graphique de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures en contact. Interactions et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIS « Scripta-PSL. Histoire et pratiques de l'écrit »; Fanny Chassain-Pichon; Antonio Ricciardetto; Cécile Guillaume-Pey, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980579v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03973750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3100,672 +3100,672 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transfert, sélection, redéfinition : la grammaire de Georges Amira (1596) comme lieu de construction d’une identité linguistique syriaco-latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcello Garzaniti; Vassa Kontouma; Vassilios Makrides. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chrétiens orientaux et République des Lettres aux XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306065v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The lexicographical and grammatical studies by Giovanni Battista Raimondi (Rome 1580 – 1614 ca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenter et décrire les langues d’Asie : histoire et épistémologi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Documenter et décrire les langues d’Asie : histoire et épistémologie, éd. par E. Aussant et F. Simon, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société d'histoire et d'épistémologie des sciences du langage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.427-464, 2025, HEL livres, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Marcello Garzaniti; Vassa Kontouma; Vassilios Makrides. </w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The integration of the category of arthron in the Syriac grammatical tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Cotticelli Kurras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chrétiens orientaux et République des Lettres aux XVIe-XVIIIe siècles</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Metalanguage, glossing and conceptualization in the grammars of the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metalanguage, glossing and conceptualization in the grammars of the Middle Ages, éd. P. Cotticelli-Kurras, Nodus Verlag, pp.84-98, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305604v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel the Annotator: notes on Greek, Syriac and Arabic glosses in the manuscripts copied by Daniel of Mardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mara Nicosia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syriac Lexis and Lexica. Compiling Ancient and Modern Vocabularies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gorgias Press, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bar Zoʿbi's Grammar and the Syriac &amp;quot;Texture of Knowledge&amp;quot; in the 13 th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salam Rassi; Želijko Paša. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christianity, Islam, and the Syriac Renaissance: The Impact of ʿAbdīshōʿ bar Brīkhā. Papers Collected on His 700th Anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontificio Istituto Orientale, pp.247-269, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‛Amīra’s Grammatica Syriaca: Genesis, Structure and Perspectives</w:t>
+                <w:t xml:space="preserve">Raimondi on «Loca deprauata» in the Syriac New Testament Published in Vienna 1555 and in the Antwerp Polyglot Bible of 1572</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuschner, Eckhard; Wolf, Gerhard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medici Oriental Press. Knowledge and Cultural Transfer around 1600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Olschki, pp.67-99, 2022, 9788822267924</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olschki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-234, 2022, 9788822267924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115865v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Raimondi Criticizes the Terms under which the Typographia Medicea is Sold to Him</w:t>
+                <w:t xml:space="preserve">hal-03918134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‛Amīra’s Grammatica Syriaca: Genesis, Structure and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuschner, Eckhard; Wolf, Gerhard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medici Oriental Press. Knowledge and Cultural Transfer around 1600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Olschki, pp.67-99, 2022, 9788822267924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olschki</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03918149v1</w:t>
+                <w:t xml:space="preserve">hal-02115865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimondi on «Loca deprauata» in the Syriac New Testament Published in Vienna 1555 and in the Antwerp Polyglot Bible of 1572</w:t>
+                <w:t xml:space="preserve">Raimondi Criticizes the Terms under which the Typographia Medicea is Sold to Him</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuschner, Eckhard; Wolf, Gerhard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medici Oriental Press. Knowledge and Cultural Transfer around 1600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olschki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.227-234, 2022, 9788822267924</w:t>
+              <w:t xml:space="preserve">, pp.245-263, 2022, 9788822267924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918134v1</w:t>
+                <w:t xml:space="preserve">hal-03918149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inventory of Manuscripts and Typographic Materials in the Typographia Medicea Drafted during Raimondi’s Lifetime</w:t>
               </w:r>
@@ -3791,385 +3791,385 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuschner, Eckhard; Wolf, Gerhard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medici Oriental Press. Knowledge and Cultural Transfer around 1600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olschki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.379-400, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes linguistiques de David bar Paulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brelaud, Simon; Daccache, Jimmy; Farina, Margherita; Debié, Muriel; Ruani, Flavia; Villey, Emilie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le calame et le ciseau. Colophons syriaques offerts à Françoise Briquel Chatonnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le calame et le ciseau. Colophons syriaques offerts à Françoise Briquel Chatonnet (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geuthner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.515-539, 2021, Cahiers d'études syriaques, 9782705340919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chrétiens d'Asie » et Églises syriaques dans les Relationi Universali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonella Romano; Romain Descendre; Elisa Andretta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un mondo di Relazioni. Giovanni Botero e i saperi nella Roma del Cinquecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viella, pp.459-490, 2021, 9788833137414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuscrits de grammaires et lexiques syriaques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Farina Margherita. </w:t>
+                <w:t xml:space="preserve">La linguistique syriaque de Jacques d’Edesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margherita Farina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les auteurs syriaques et leur langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Geuthner, pp.243-254, 2018</w:t>
+              <w:t xml:space="preserve">, 15, Geuthner, pp.167-187, 2018, Etudes syriaques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132639v1</w:t>
+                <w:t xml:space="preserve">hal-02114532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La linguistique syriaque de Jacques d’Edesse</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Margherita Farina. </w:t>
+                <w:t xml:space="preserve">Manuscrits de grammaires et lexiques syriaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Farina Margherita. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les auteurs syriaques et leur langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 15, Geuthner, pp.167-187, 2018, Etudes syriaques</w:t>
+              <w:t xml:space="preserve">, Geuthner, pp.243-254, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114532v1</w:t>
+                <w:t xml:space="preserve">hal-02132639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5337,51 +5337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Farina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Coakley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/115778" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876105v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.119659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.17013.ber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Giorgio Borbone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/147783508X393039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-PJ5XQ9SJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973750v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brelaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Daccache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Debie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ruani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Eco Conti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/10414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306065v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fupress.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305604v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822267924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876110v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Farina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Coakley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/115778" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876105v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.119659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.17013.ber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Giorgio Borbone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/147783508X393039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-PJ5XQ9SJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brelaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Daccache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Debie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Ruani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Eco Conti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306065v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fupress.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/10414" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305604v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olschki.it/libro/9788822267924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876110v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>