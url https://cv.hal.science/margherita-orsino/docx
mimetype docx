--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1496,178 +1496,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Divino Michelangelo, Cellini diabolico : la Vita come mitizzazione capovolta »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benvenuto Cellini artista e scrittore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Italiano di Cultura, Nov 2008, Paris, France. pp.59-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les TICE dans les cursus intégrés : Proscenio, une expérience nouvelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bricco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un bilan d’avenir. Programme Vinci 2001-2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFI, Jul 2008, Grenoble, France. pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003620v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02003541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les airs d’opéra dans les parodies lyriques au début du XVIIIe siècle : évolution d’une série »</w:t>
               </w:r>
@@ -1716,165 +1716,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Ligurie, lieu de poésie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux et non-lieux de l’expérience poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Gabellone, May 2001, Montpellier, France. pp.23-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Utopie, parodie ... écritures de l’hérésie : Bruno, Campanella, Cyrano »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources antiques de l’irréligion moderne : le relais italien XVe - XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, groupe E.R.A.S.M.E., Dec 1999, Toulouse, France. pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002378v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02002730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Opéra ridicule : les premières parodies lyriques du théâtre italien (1704 - 1730) »</w:t>
               </w:r>
@@ -1969,1807 +1969,1807 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La commedia dell’arte, le théâtre forain et les spectacles de plein air en Europe, XVIe - XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irène Mamczarz, Sep 1995, Paris-Artenay, France. pp.115-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chappuis, &amp;quot;Scivolare&amp;quot;; Franc Ducros, &amp;quot;Rouge&amp;quot;; Pascal Gabellone, &amp;quot;Sparsi al di là del giorno&amp;quot;; Christian Hubin, &amp;quot; Cui muove &amp;quot;; Hubert Haddad, &amp;quot;Semplicissima riflessione in uno specchio&amp;quot;; France Théoret, &amp;quot;Interni&amp;quot; in Da un'altra lingua, Anterem, n.100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Chambers, Marta Cariello, &amp;quot;La question méditerranéenne&amp;quot;, préface, Miranda, n. 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubin, &amp;quot;Per Apparizioni. A Pascal Gabellone, in memoriam&amp;quot;, Anterem, 97, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubin, poesie scelte da Crans, L'étoile des limites, collection &amp;quot;parlant seul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc Ducros, Respiri, Anterem, 97, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gabellone, Qualche linea blu, qualche traccia di cenere (bilingue, integrale), presentazione di Ugo Fracassa, Edizioni Ensemble, Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gabellone, poesie tratte da &amp;quot;Quelque trace de cendre&amp;quot;, Anterem, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il mio sussurro il mio respiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chappuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pey, Canti elettroneolitici per Chiara Mulas, Dernier télégramme, Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chappuis, Il mio sussurro, il mio respiro (integrale), Opera Nuova edizioni, Lugano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Haddad, testo tratto da Sante Beuverie, Anterem, 83, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chappuis, poesie scelte da &amp;quot;Sottratto al tempo&amp;quot; e &amp;quot;Frane&amp;quot;, Opera Nuova,1, Lugano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubin, La metà dell'essere, Quaderni di Line@editoriale, 2, PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubin, Il senso, il dire, Anterem, 80, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chappuis, Il mio sussurro, il mio respiro, poesie scelte, Anterem, 79, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Théoret, Materia, poesie scelte, Anterem, 77, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Bailly, Il proprio del linguaggio, Anterem, 76, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubin, poesie tratte da Dont Bouge, Anterem, 76, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Théoret, poesie tratte da Bloody Mary, Anterem, 74, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camillo Sbarbaro, Cartoline in franchigia, Fario, 3, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostino J. Sinadino, poèmes inédits in Agostino John Sinadino. Cahiers inédits, PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc Ducros, poesie tratte da Surgies syllabes arrachées (suite), &amp;quot;Anterem&amp;quot;, 72-73, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pey, poesie tratte da Dieu est un chiens dans les arbres, l'Immaginazione, Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc Ducros, poesie tratte da Surgies syllabes arrachées, &amp;quot;L'Immaginazione&amp;quot;, Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Carli, De la patrie des Italiens; P. Varri, éléments du commerce, dans Le Café 1764-1766, édition bilingue présentée par R. Abbrugiati, Paris, ENS, 1997.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus thématique « Chansons hors-la-loi », Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhild Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Mathis-Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Mertz-Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5,1, 2020, Focus thématique "chanson hors la loi", </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15203/ATeM_2020_1.01-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440049v1</w:t>
-              </w:r>
-[...1606 lines deleted...]
-                <w:t xml:space="preserve">hal-04973549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4277,165 +4277,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figure dell'apocalissi nella poesia di Eugenio Montale: verso una metafisica dell'inesistenza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Italianística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, DOI: https://doi.org/10.11606/issn.2238-8281.v0i23p51-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tradurre la frattura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Line@editoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 004, URL : http://revues.univ-tlse2.fr/pum/lineaeditoriale/index.php?id=434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999069v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01999309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scritture italiane della migrazione</w:t>
               </w:r>
@@ -4691,165 +4691,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Cartoline in franchigia de Camillo Sbarbaro, un autoportrait au compte-gouttes »</w:t>
+                <w:t xml:space="preserve">« Le couple maître-valet dans la Commedia dell’Arte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, La poésie italienne et la Grande Guerre, 8, pp.115-128</w:t>
+              <w:t xml:space="preserve">, 2004, Del vario stile. Mélanges offerts à Jacqueline Malherbe-Galy, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002645v1</w:t>
+                <w:t xml:space="preserve">hal-02002639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le couple maître-valet dans la Commedia dell’Arte »</w:t>
+                <w:t xml:space="preserve">« Les Cartoline in franchigia de Camillo Sbarbaro, un autoportrait au compte-gouttes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Del vario stile. Mélanges offerts à Jacqueline Malherbe-Galy, 9</w:t>
+              <w:t xml:space="preserve">, 2004, La poésie italienne et la Grande Guerre, 8, pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002639v1</w:t>
+                <w:t xml:space="preserve">hal-02002645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aspects et métamorphoses du mythe de l’ Homme Sauvage dans le Théâtre italien : Arlequin »</w:t>
               </w:r>
@@ -5842,51 +5842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="434C9CCE"/>
+    <w:nsid w:val="64831F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6073,51 +6073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Orsino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fahrenhouse.com/omp/index.php/fh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439417v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhild Fuchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mathis-Moser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mertz-Baumgartner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2020_1.01-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chapuis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Agostino-John-Sinadino~.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nardone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gallot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Perli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Malherbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cabanel-Gasca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Orsino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fahrenhouse.com/omp/index.php/fh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439417v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhild Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mathis-Moser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mertz-Baumgartner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2020_1.01-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Agostino-John-Sinadino~.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nardone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gallot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Perli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Malherbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cabanel-Gasca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>