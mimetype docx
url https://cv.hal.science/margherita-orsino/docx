--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1496,178 +1496,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les TICE dans les cursus intégrés : Proscenio, une expérience nouvelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bricco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un bilan d’avenir. Programme Vinci 2001-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFI, Jul 2008, Grenoble, France. pp.85-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Divino Michelangelo, Cellini diabolico : la Vita come mitizzazione capovolta »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benvenuto Cellini artista e scrittore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto Italiano di Cultura, Nov 2008, Paris, France. pp.59-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003541v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02003620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les airs d’opéra dans les parodies lyriques au début du XVIIIe siècle : évolution d’une série »</w:t>
               </w:r>
@@ -1716,165 +1716,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Utopie, parodie ... écritures de l’hérésie : Bruno, Campanella, Cyrano »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources antiques de l’irréligion moderne : le relais italien XVe - XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupe E.R.A.S.M.E., Dec 1999, Toulouse, France. pp.47-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Ligurie, lieu de poésie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux et non-lieux de l’expérience poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascal Gabellone, May 2001, Montpellier, France. pp.23-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002730v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02002378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Opéra ridicule : les premières parodies lyriques du théâtre italien (1704 - 1730) »</w:t>
               </w:r>
@@ -1969,1807 +1969,1807 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La commedia dell’arte, le théâtre forain et les spectacles de plein air en Europe, XVIe - XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irène Mamczarz, Sep 1995, Paris-Artenay, France. pp.115-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus thématique « Chansons hors-la-loi », Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhild Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Mathis-Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Mertz-Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATeM Archives of Text and Music Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5,1, 2020, Focus thématique "chanson hors la loi", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15203/ATeM_2020_1.01-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Chambers, Marta Cariello, &amp;quot;La question méditerranéenne&amp;quot;, préface, Miranda, n. 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chappuis, &amp;quot;Scivolare&amp;quot;; Franc Ducros, &amp;quot;Rouge&amp;quot;; Pascal Gabellone, &amp;quot;Sparsi al di là del giorno&amp;quot;; Christian Hubin, &amp;quot; Cui muove &amp;quot;; Hubert Haddad, &amp;quot;Semplicissima riflessione in uno specchio&amp;quot;; France Théoret, &amp;quot;Interni&amp;quot; in Da un'altra lingua, Anterem, n.100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubin, poesie scelte da Crans, L'étoile des limites, collection &amp;quot;parlant seul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc Ducros, Respiri, Anterem, 97, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hubin, &amp;quot;Per Apparizioni. A Pascal Gabellone, in memoriam&amp;quot;, Anterem, 97, Verona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gabellone, Qualche linea blu, qualche traccia di cenere (bilingue, integrale), presentazione di Ugo Fracassa, Edizioni Ensemble, Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gabellone, poesie tratte da &amp;quot;Quelque trace de cendre&amp;quot;, Anterem, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il mio sussurro il mio respiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chappuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pey, Canti elettroneolitici per Chiara Mulas, Dernier télégramme, Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il mio sussurro il mio respiro</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chappuis, Il mio sussurro, il mio respiro (integrale), Opera Nuova edizioni, Lugano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Haddad, testo tratto da Sante Beuverie, Anterem, 83, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chappuis, poesie scelte da &amp;quot;Sottratto al tempo&amp;quot; e &amp;quot;Frane&amp;quot;, Opera Nuova,1, Lugano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubin, La metà dell'essere, Quaderni di Line@editoriale, 2, PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubin, Il senso, il dire, Anterem, 80, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chappuis, Il mio sussurro, il mio respiro, poesie scelte, Anterem, 79, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Théoret, Materia, poesie scelte, Anterem, 77, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Bailly, Il proprio del linguaggio, Anterem, 76, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubin, poesie tratte da Dont Bouge, Anterem, 76, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Théoret, poesie tratte da Bloody Mary, Anterem, 74, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostino J. Sinadino, poèmes inédits in Agostino John Sinadino. Cahiers inédits, PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc Ducros, poesie tratte da Surgies syllabes arrachées (suite), &amp;quot;Anterem&amp;quot;, 72-73, Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camillo Sbarbaro, Cartoline in franchigia, Fario, 3, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pey, poesie tratte da Dieu est un chiens dans les arbres, l'Immaginazione, Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc Ducros, poesie tratte da Surgies syllabes arrachées, &amp;quot;L'Immaginazione&amp;quot;, Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Carli, De la patrie des Italiens; P. Varri, éléments du commerce, dans Le Café 1764-1766, édition bilingue présentée par R. Abbrugiati, Paris, ENS, 1997.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...880 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973549v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">hal-04440049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4277,353 +4277,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tradurre la frattura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Line@editoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 004, URL : http://revues.univ-tlse2.fr/pum/lineaeditoriale/index.php?id=434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figure dell'apocalissi nella poesia di Eugenio Montale: verso una metafisica dell'inesistenza?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Italianística</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, DOI: https://doi.org/10.11606/issn.2238-8281.v0i23p51-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Tradurre la frattura</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scritture italiane della migrazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Line@editoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 004, URL : http://revues.univ-tlse2.fr/pum/lineaeditoriale/index.php?id=434</w:t>
+              <w:t xml:space="preserve">, 2011, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Scritture italiane della migrazione</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascoli, sul far della lingua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Chroniques Italiennes, I/2010, http://chroniquesitaliennes.univ-paris3.fr/PDF/web17/Orsinoweb17.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Edizione e non-edizione della poesia contemporanea in Italia »: presentazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Line@editoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 3</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 001, http://revues.univ-tlse2.fr/pum/lineaeditoriale/index.php?id=123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4691,165 +4691,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le couple maître-valet dans la Commedia dell’Arte »</w:t>
+                <w:t xml:space="preserve">« Les Cartoline in franchigia de Camillo Sbarbaro, un autoportrait au compte-gouttes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Del vario stile. Mélanges offerts à Jacqueline Malherbe-Galy, 9</w:t>
+              <w:t xml:space="preserve">, 2004, La poésie italienne et la Grande Guerre, 8, pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002639v1</w:t>
+                <w:t xml:space="preserve">hal-02002645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Cartoline in franchigia de Camillo Sbarbaro, un autoportrait au compte-gouttes »</w:t>
+                <w:t xml:space="preserve">« Le couple maître-valet dans la Commedia dell’Arte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection de l’ECRIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, La poésie italienne et la Grande Guerre, 8, pp.115-128</w:t>
+              <w:t xml:space="preserve">, 2004, Del vario stile. Mélanges offerts à Jacqueline Malherbe-Galy, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002645v1</w:t>
+                <w:t xml:space="preserve">hal-02002639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aspects et métamorphoses du mythe de l’ Homme Sauvage dans le Théâtre italien : Arlequin »</w:t>
               </w:r>
@@ -5842,51 +5842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64831F16"/>
+    <w:nsid w:val="AC46238E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6073,51 +6073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Orsino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fahrenhouse.com/omp/index.php/fh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439417v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhild Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mathis-Moser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mertz-Baumgartner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2020_1.01-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Agostino-John-Sinadino~.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nardone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gallot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Perli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Malherbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cabanel-Gasca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Orsino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fahrenhouse.com/omp/index.php/fh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439417v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhild Fuchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mathis-Moser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mertz-Baumgartner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2020_1.01-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chapuis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Agostino-John-Sinadino~.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nardone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gallot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Perli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Malherbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cabanel-Gasca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>