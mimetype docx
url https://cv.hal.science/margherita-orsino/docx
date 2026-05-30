--- v2 (2026-05-03)
+++ v3 (2026-05-30)
@@ -1716,165 +1716,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Ligurie, lieu de poésie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Orsino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux et non-lieux de l’expérience poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Gabellone, May 2001, Montpellier, France. pp.23-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Utopie, parodie ... écritures de l’hérésie : Bruno, Campanella, Cyrano »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Orsino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources antiques de l’irréligion moderne : le relais italien XVe - XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, groupe E.R.A.S.M.E., Dec 1999, Toulouse, France. pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002378v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02002730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Opéra ridicule : les premières parodies lyriques du théâtre italien (1704 - 1730) »</w:t>
               </w:r>
@@ -5842,51 +5842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC46238E"/>
+    <w:nsid w:val="695A9AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6073,51 +6073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Orsino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fahrenhouse.com/omp/index.php/fh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439417v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhild Fuchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mathis-Moser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mertz-Baumgartner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2020_1.01-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chapuis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Agostino-John-Sinadino~.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nardone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gallot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Perli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Malherbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cabanel-Gasca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Orsino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucie-editions.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fahrenhouse.com/omp/index.php/fh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439417v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhild Fuchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mathis-Moser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Mertz-Baumgartner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2020_1.01-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chappuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chapuis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Agostino-John-Sinadino~.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nardone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gallot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Perli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Malherbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cabanel-Gasca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>